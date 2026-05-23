--- v0 (2025-12-22)
+++ v1 (2026-05-23)
@@ -1,135 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr updateLinks="never"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\259378F\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{271D25DA-49FE-44D4-A155-617F72C3EC7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="n4ikkmAEU/Qmbdv68Dw21JnqMfh4I0xLSwJ0ROUiN8tXG1lYEBAdGRvIdl8UtXEoouHShJhyG8qEUyIxkXMnOA==" workbookSaltValue="jUv/hQZMWe4xLQz0dxgfmQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3899D4A4-5C32-4344-8FE0-AB5EA7CF7662}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="5+yv/gITIgtn/FALkyeLj00h3hYgocQXQQ5r6dQ5+W9QNgRSTayy1HQGCtUYRMbfciN179LFSdh/hbJIxsiWwg==" workbookSaltValue="TgLBzPLQob6R0zJPXAnA8Q==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="662" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="662" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="GD-ARCREC Planner" sheetId="13" state="hidden" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="CourseDetails" sheetId="12" state="hidden" r:id="rId5"/>
+    <sheet name="CourseDetails" sheetId="12" state="hidden" r:id="rId1"/>
+    <sheet name="GD-ARCREC Planner" sheetId="13" state="hidden" r:id="rId2"/>
+    <sheet name="GD-INFLSC Planner" sheetId="14" state="hidden" r:id="rId3"/>
+    <sheet name="M-INFSCI Planner" sheetId="15" r:id="rId4"/>
+    <sheet name="M-INFSCI(Ext) Planner" sheetId="11" state="hidden" r:id="rId5"/>
     <sheet name="Unitsets" sheetId="2" state="hidden" r:id="rId6"/>
     <sheet name="Handbook" sheetId="3" state="hidden" r:id="rId7"/>
     <sheet name="Structures" sheetId="8" state="hidden" r:id="rId8"/>
     <sheet name="Availabilities" sheetId="9" state="hidden" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Handbook!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'GD-ARCREC Planner'!$A$3:$N$34</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'M-INFSCI(Ext) Planner'!$A$3:$N$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'GD-ARCREC Planner'!$A$3:$N$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'GD-INFLSC Planner'!$A$3:$N$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'M-INFSCI Planner'!$A$3:$N$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'M-INFSCI(Ext) Planner'!$A$3:$N$54</definedName>
     <definedName name="RangeOptions">Unitsets!$C$22:$F$37</definedName>
     <definedName name="RangeOptionsHRIGHT">Unitsets!#REF!</definedName>
     <definedName name="RangeUnitSets">Unitsets!$C$2:$AH$18</definedName>
     <definedName name="RangeUnitSetsHRIGHT">Unitsets!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C47" i="8" l="1"/>
+  <c r="N5" i="13" l="1"/>
+  <c r="C47" i="8"/>
   <c r="D47" i="8" s="1"/>
   <c r="C48" i="8"/>
   <c r="D48" i="8" s="1"/>
   <c r="C49" i="8"/>
   <c r="D49" i="8" s="1"/>
   <c r="C50" i="8"/>
   <c r="D50" i="8" s="1"/>
   <c r="C51" i="8"/>
   <c r="D51" i="8" s="1"/>
   <c r="C52" i="8"/>
   <c r="D52" i="8" s="1"/>
   <c r="C53" i="8"/>
   <c r="D53" i="8" s="1"/>
   <c r="C54" i="8"/>
   <c r="D54" i="8" s="1"/>
   <c r="C55" i="8"/>
   <c r="D55" i="8" s="1"/>
   <c r="C56" i="8"/>
   <c r="D56" i="8" s="1"/>
   <c r="C57" i="8"/>
   <c r="D57" i="8" s="1"/>
   <c r="C58" i="8"/>
   <c r="D58" i="8" s="1"/>
   <c r="C59" i="8"/>
   <c r="D59" i="8" s="1"/>
@@ -261,51 +266,50 @@
   <c r="L21" i="15"/>
   <c r="K21" i="15"/>
   <c r="J21" i="15"/>
   <c r="I21" i="15"/>
   <c r="H21" i="15"/>
   <c r="B7" i="15"/>
   <c r="G6" i="15"/>
   <c r="N5" i="15"/>
   <c r="G5" i="15"/>
   <c r="B7" i="14"/>
   <c r="G6" i="14"/>
   <c r="N5" i="14"/>
   <c r="A16" i="14" s="1"/>
   <c r="G5" i="14"/>
   <c r="N23" i="13"/>
   <c r="M23" i="13"/>
   <c r="L23" i="13"/>
   <c r="K23" i="13"/>
   <c r="J23" i="13"/>
   <c r="I23" i="13"/>
   <c r="H23" i="13"/>
   <c r="N22" i="13"/>
   <c r="H22" i="13"/>
   <c r="B7" i="13"/>
   <c r="G6" i="13"/>
-  <c r="N5" i="13"/>
   <c r="G5" i="13"/>
   <c r="G25" i="3"/>
   <c r="H25" i="3"/>
   <c r="I25" i="3"/>
   <c r="J25" i="3"/>
   <c r="K25" i="3"/>
   <c r="L25" i="3"/>
   <c r="E44" i="8"/>
   <c r="N35" i="11"/>
   <c r="M35" i="11"/>
   <c r="L35" i="11"/>
   <c r="K35" i="11"/>
   <c r="J35" i="11"/>
   <c r="I35" i="11"/>
   <c r="N21" i="11"/>
   <c r="M21" i="11"/>
   <c r="L21" i="11"/>
   <c r="K21" i="11"/>
   <c r="J21" i="11"/>
   <c r="I21" i="11"/>
   <c r="H21" i="11"/>
   <c r="H35" i="11"/>
   <c r="H34" i="11"/>
   <c r="G6" i="11"/>
   <c r="B7" i="11"/>
@@ -1697,52 +1701,70 @@
   <c r="N5" i="3"/>
   <c r="N13" i="3"/>
   <c r="N23" i="3"/>
   <c r="N21" i="3"/>
   <c r="N15" i="3"/>
   <c r="N26" i="3"/>
   <c r="N9" i="3"/>
   <c r="N10" i="3"/>
   <c r="N30" i="3"/>
   <c r="N31" i="3"/>
   <c r="N32" i="3"/>
   <c r="N33" i="3"/>
   <c r="N18" i="3"/>
   <c r="N16" i="3"/>
   <c r="N22" i="3"/>
   <c r="N24" i="3"/>
   <c r="N27" i="3"/>
   <c r="N7" i="3"/>
   <c r="N12" i="3"/>
   <c r="N8" i="3"/>
   <c r="N11" i="3"/>
   <c r="N3" i="3"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={7250E9F5-25B5-4173-BD85-A4643F37EBFB}</author>
+  </authors>
+  <commentList>
+    <comment ref="C18" authorId="0" shapeId="0" xr:uid="{7250E9F5-25B5-4173-BD85-A4643F37EBFB}">
+      <text>
+        <t xml:space="preserve">[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Addition of availability leading to altered sequencing. </t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1320" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1327" uniqueCount="250">
   <si>
     <t>UDC</t>
   </si>
   <si>
     <t>Ver</t>
   </si>
   <si>
     <t>OUA Cd</t>
   </si>
   <si>
     <t>Unit Title</t>
   </si>
   <si>
     <t>Pre-reqs</t>
   </si>
   <si>
     <t>Credits</t>
   </si>
   <si>
     <t>Availabilities</t>
   </si>
   <si>
     <t>Progress Notes</t>
   </si>
   <si>
@@ -2070,59 +2092,50 @@
     <t>INFO5044</t>
   </si>
   <si>
     <t>INFO5046</t>
   </si>
   <si>
     <t>Y2SP1</t>
   </si>
   <si>
     <t>Y2SP2</t>
   </si>
   <si>
     <t>Y2SP3</t>
   </si>
   <si>
     <t>Y2SP4</t>
   </si>
   <si>
     <t>AC-INFSCX1</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>AC-INFSCX2</t>
-  </si>
-[...7 lines deleted...]
-    <t>To Check</t>
   </si>
   <si>
     <t>50CP Unit</t>
   </si>
   <si>
     <t>Locked to SP</t>
   </si>
   <si>
     <t>RangeOptions</t>
   </si>
   <si>
     <t>Opt-ARCREC</t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
     <t>Opt-INFSCI</t>
   </si>
   <si>
     <t>HRIG5006</t>
   </si>
   <si>
     <t>COMS6007</t>
   </si>
@@ -2469,50 +2482,60 @@
     <t>OpenUnis SP 3</t>
   </si>
   <si>
     <t>OpenUnis SP 4</t>
   </si>
   <si>
     <t>Previous</t>
   </si>
   <si>
     <t>Pre-reqs (2/12/2025)</t>
   </si>
   <si>
     <t>This degree is one year full-time or equivalent part-time study. Full-time study may not be available for all students, depending on their study period of commencement, resulting in an extended course duration. The degree consists of six core subjects including one fieldwork-focused subject and two elective subjects that must be selected from a specified list. Fieldwork placements are arranged for all students. Students may request approval from the Course Coordinator for an alternative unit from those listed in the Options List.</t>
   </si>
   <si>
     <t>This degree is one year full-time or equivalent part-time study. Full-time study may not be available for all students, depending on their study period of commencement, resulting in an extended course duration. The degree consists of eight core subjects including one fieldwork-focused subject. Fieldwork placements are arranged for all students.</t>
   </si>
   <si>
     <t>This degree is 18 months full-time or equivalent part-time study. Full-time study may not be available for all students, depending on their study period of commencement, resulting in an extended course duration. The degree consists of ten core subjects, including two fieldwork-focused subjects, and two elective subjects that must be selected from a specified list. Fieldwork placements are arranged for all students. Students may request approval from the Course Coordinator for an alternative unit from those listed in the Options List.</t>
   </si>
   <si>
     <t>This degree is two years full-time or equivalent part-time study. Full-time study may not be available for all students, depending on their study period of commencement, resulting in an extended course duration. The degree consists of ten core subjects, including two fieldwork-focused subjects and a number of elective subjects that must be selected from a specified list. Fieldwork placements are arranged for both internal and external students. In Year 2 of the course, you choose to do a small project COM610 AND professional experience (Internship) COM600 OR the 100 credit project (HUMN600 + HUMN610), along with the listed core and option units. N.B. HUMN600 must be studied in an earlier study period to HUMN610, as it is the pre-requisite.     Students may request approval from the Course Coordinator for an alternative unit from those listed in the Options List.</t>
   </si>
   <si>
     <t>Ready to Publish</t>
+  </si>
+  <si>
+    <t>v.2 GH Approved</t>
+  </si>
+  <si>
+    <t>Updated
+1/05/2026</t>
+  </si>
+  <si>
+    <t>With Gaby</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -3618,51 +3641,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="50" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="343">
+  <cellXfs count="344">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -4209,53 +4232,50 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="13" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="36" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -4274,98 +4294,104 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="56" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="56" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="13" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="13" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="13" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="13" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="13" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="13" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="12" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="12" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -6222,51 +6248,51 @@
   <colors>
     <mruColors>
       <color rgb="FFF49AC1"/>
       <color rgb="FFFFE699"/>
       <color rgb="FFB4FFFF"/>
       <color rgb="FF0D4B6D"/>
       <color rgb="FF919296"/>
       <color rgb="FFF2F2F2"/>
       <color rgb="FFB4C6E7"/>
       <color rgb="FF808080"/>
       <color rgb="FFD1D2D4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.connect.curtin.edu.au/app/contact/session/L3RpbWUvMTYzODE2Mjc5Ni9zaWQvZlU4N1lreWpQTThxTG00eW9qZkczRmF1OU9SZUNydEhiUjFTSjJWX1J0RTduS0tON1hEY3RESDNxNSU3RWVCSTk5Rzg4dU1Fb05VMHFKek94RWRRVVNLUzdIdFJNMSU3RVZ6ZEx1MDNHNnlxUXpwcDRTelc3ZDRjUkpwUSUy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.connect.curtin.edu.au/app/contact/session/L3RpbWUvMTYzODE2Mjc5Ni9zaWQvZlU4N1lreWpQTThxTG00eW9qZkczRmF1OU9SZUNydEhiUjFTSjJWX1J0RTduS0tON1hEY3RESDNxNSU3RWVCSTk5Rzg4dU1Fb05VMHFKek94RWRRVVNLUzdIdFJNMSU3RVZ6ZEx1MDNHNnlxUXpwcDRTelc3ZDRjUkpwUSUy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.connect.curtin.edu.au/app/contact/session/L3RpbWUvMTYzODE2Mjc5Ni9zaWQvZlU4N1lreWpQTThxTG00eW9qZkczRmF1OU9SZUNydEhiUjFTSjJWX1J0RTduS0tON1hEY3RESDNxNSU3RWVCSTk5Rzg4dU1Fb05VMHFKek94RWRRVVNLUzdIdFJNMSU3RVZ6ZEx1MDNHNnlxUXpwcDRTelc3ZDRjUkpwUSUy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students.connect.curtin.edu.au/app/contact/session/L3RpbWUvMTYzODE2Mjc5Ni9zaWQvZlU4N1lreWpQTThxTG00eW9qZkczRmF1OU9SZUNydEhiUjFTSjJWX1J0RTduS0tON1hEY3RESDNxNSU3RWVCSTk5Rzg4dU1Fb05VMHFKek94RWRRVVNLUzdIdFJNMSU3RVZ6ZEx1MDNHNnlxUXpwcDRTelc3ZDRjUkpwUSUy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>2</xdr:row>
@@ -8583,50 +8609,56 @@
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-AU" sz="1100"/>
             <a:t>Click here for Curtin Connect website</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Mark Kerr" id="{FC01B377-D09D-4AE0-BA9D-F49E02118841}" userId="S::259378F@curtin.edu.au::e685b5f5-9f39-4771-b2e5-3fcca6923f70" providerId="AD"/>
+</personList>
+</file>
+
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="TableCourses" displayName="TableCourses" ref="A3:I7" totalsRowShown="0" headerRowDxfId="139" dataDxfId="138">
   <autoFilter ref="A3:I7" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
   <tableColumns count="9">
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Choose your Course (drop-down list)" dataDxfId="137"/>
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="UDC" dataDxfId="136"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="SM Version" dataDxfId="135"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="SM Effective Date" dataDxfId="134"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Akari Iteration" dataDxfId="133"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Akari Effective Date" dataDxfId="132"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Credit Points" dataDxfId="131"/>
     <tableColumn id="8" xr3:uid="{2FAC9965-605E-4954-8D92-4B48AC1F6583}" name="SM Availabilities" dataDxfId="130"/>
     <tableColumn id="9" xr3:uid="{075CC3F8-2D34-4ECD-B458-91BF08507353}" name="Course Notes" dataDxfId="129"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF09000000}" name="TableOMINFSCX" displayName="TableOMINFSCX" ref="A46:O69" totalsRowShown="0">
   <autoFilter ref="A46:O69" xr:uid="{00000000-0009-0000-0100-000005000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A46:R49">
     <sortCondition ref="O2:O6"/>
   </sortState>
   <tableColumns count="15">
@@ -9133,87 +9165,567 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="C18" dT="2026-05-01T05:41:09.52" personId="{FC01B377-D09D-4AE0-BA9D-F49E02118841}" id="{7250E9F5-25B5-4173-BD85-A4643F37EBFB}">
+    <text xml:space="preserve">Addition of availability leading to altered sequencing. </text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2F3D2D3-29FE-49BA-B325-89832FDD1450}">
+  <dimension ref="A1:I31"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="73.625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.25" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="73.875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="11"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="100" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="215" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" s="213" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="214">
+        <v>44927</v>
+      </c>
+      <c r="E4" s="211">
+        <v>3</v>
+      </c>
+      <c r="F4" s="212">
+        <v>45839</v>
+      </c>
+      <c r="G4" s="174" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" s="174" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="215" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="213" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="214">
+        <v>44927</v>
+      </c>
+      <c r="E5" s="213">
+        <v>1</v>
+      </c>
+      <c r="F5" s="214">
+        <v>44927</v>
+      </c>
+      <c r="G5" s="174" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" s="174" t="s">
+        <v>52</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="215" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" s="213" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="214">
+        <v>44927</v>
+      </c>
+      <c r="E6" s="211">
+        <v>4</v>
+      </c>
+      <c r="F6" s="212">
+        <v>45839</v>
+      </c>
+      <c r="G6" s="174" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="174" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="215" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="213" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="214">
+        <v>45292</v>
+      </c>
+      <c r="E7" s="211">
+        <v>6</v>
+      </c>
+      <c r="F7" s="212">
+        <v>45839</v>
+      </c>
+      <c r="G7" s="174" t="s">
+        <v>58</v>
+      </c>
+      <c r="H7" s="174" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="9"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="100" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="9"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G16" s="5"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="208"/>
+      <c r="B17" s="86"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B18" s="216" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="216" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C19" s="216"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C20" s="216"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C21" s="216"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C22" s="216"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C23" s="216">
+        <v>46150</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C24" s="216"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C25" s="216">
+        <v>46143</v>
+      </c>
+      <c r="D25" t="s">
+        <v>249</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C26" s="216"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C27" s="216"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B28" s="216"/>
+      <c r="C28" s="216"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="225" t="s">
+        <v>246</v>
+      </c>
+      <c r="B29" s="216">
+        <v>45993</v>
+      </c>
+      <c r="C29" s="216">
+        <v>46150</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B30" s="216"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B31" s="86"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <legacyDrawing r:id="rId1"/>
+  <tableParts count="2">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B3EF3AB-1299-4A0D-9C9E-66B91BEA00A7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y34"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.625" style="22" customWidth="1"/>
     <col min="2" max="2" width="3.25" style="22" customWidth="1"/>
     <col min="3" max="3" width="8.875" style="22" customWidth="1"/>
     <col min="4" max="4" width="55.125" style="21" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.375" style="22" customWidth="1"/>
     <col min="6" max="6" width="19.25" style="21" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.625" style="21" customWidth="1"/>
     <col min="8" max="11" width="3.625" style="21" customWidth="1"/>
     <col min="12" max="13" width="4.375" style="21" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="18.625" style="21" customWidth="1"/>
     <col min="15" max="15" width="2.5" style="21" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="21"/>
   </cols>
@@ -9284,91 +9796,93 @@
         <v>7</v>
       </c>
       <c r="M2" s="95">
         <v>8</v>
       </c>
       <c r="N2" s="95"/>
     </row>
     <row r="3" spans="1:25" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="227" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="228"/>
       <c r="C3" s="228"/>
       <c r="D3" s="228"/>
       <c r="E3" s="115"/>
       <c r="F3" s="116"/>
       <c r="G3" s="116"/>
       <c r="H3" s="116"/>
       <c r="I3" s="116"/>
       <c r="J3" s="116"/>
       <c r="K3" s="116"/>
       <c r="L3" s="116"/>
       <c r="M3" s="116"/>
       <c r="N3" s="116"/>
     </row>
-    <row r="4" spans="1:25" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:25" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A4" s="110"/>
       <c r="B4" s="111"/>
       <c r="C4" s="111"/>
       <c r="D4" s="112"/>
       <c r="E4" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="111"/>
       <c r="G4" s="114"/>
       <c r="H4" s="114"/>
       <c r="I4" s="114"/>
       <c r="J4" s="114"/>
       <c r="K4" s="114"/>
       <c r="L4" s="114"/>
       <c r="M4" s="114"/>
-      <c r="N4" s="114"/>
+      <c r="N4" s="226" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="5" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="23"/>
       <c r="C5" s="68" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="131" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="63"/>
       <c r="F5" s="68" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="24" t="str">
         <f>IFERROR(CONCATENATE(VLOOKUP(D5,TableCourses[],2,FALSE)," ",VLOOKUP(D5,TableCourses[],3,FALSE)),"")</f>
         <v>OG-ARCREC v.1</v>
       </c>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
       <c r="M5" s="24"/>
-      <c r="N5" s="204" t="e">
+      <c r="N5" s="203" t="e">
         <f>CONCATENATE(VLOOKUP(D5,TableCourses[],2,FALSE),VLOOKUP(D6,TableStudyPeriod[],2,FALSE))</f>
         <v>#N/A</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="25"/>
       <c r="B6" s="26"/>
       <c r="C6" s="68" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="64"/>
       <c r="F6" s="68" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="24" t="str">
         <f>IFERROR(VLOOKUP($D$5,TableCourses[],7,FALSE),"")</f>
         <v>200 credit points required</v>
       </c>
       <c r="H6" s="55"/>
       <c r="I6" s="55"/>
       <c r="J6" s="55"/>
       <c r="K6" s="55"/>
@@ -10150,51 +10664,51 @@
       <c r="U21" s="40"/>
       <c r="V21" s="40"/>
       <c r="W21" s="40"/>
       <c r="X21" s="40"/>
       <c r="Y21" s="40"/>
     </row>
     <row r="22" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="117" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="118"/>
       <c r="C22" s="118"/>
       <c r="D22" s="118"/>
       <c r="E22" s="119"/>
       <c r="F22" s="120"/>
       <c r="G22" s="120"/>
       <c r="H22" s="121" t="str">
         <f>H8</f>
         <v>2026 Availabilities</v>
       </c>
       <c r="I22" s="127"/>
       <c r="J22" s="127"/>
       <c r="K22" s="127"/>
       <c r="L22" s="128"/>
       <c r="M22" s="122"/>
-      <c r="N22" s="205" t="str">
+      <c r="N22" s="204" t="str">
         <f>VLOOKUP(D5,TableCourses[],2,FALSE)</f>
         <v>OG-ARCREC</v>
       </c>
       <c r="O22" s="90"/>
       <c r="P22" s="27"/>
       <c r="Q22" s="27"/>
       <c r="R22" s="27"/>
       <c r="S22" s="27"/>
       <c r="T22" s="27"/>
       <c r="U22" s="27"/>
       <c r="V22" s="27"/>
       <c r="W22" s="27"/>
       <c r="X22" s="27"/>
       <c r="Y22" s="27"/>
     </row>
     <row r="23" spans="1:25" s="45" customFormat="1" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="91"/>
       <c r="B23" s="82"/>
       <c r="C23" s="72" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="73" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="79"/>
@@ -10811,51 +11325,51 @@
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N15 N12 N18" xr:uid="{B38B5612-0CA0-4E1B-A0F4-131EA3692DE5}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="20" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6C24EE1A-9173-4FB6-A6FB-7C24DF740CCF}">
           <x14:formula1>
             <xm:f>CourseDetails!$A$10:$A$14</xm:f>
           </x14:formula1>
           <xm:sqref>D6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1747728B-EA7F-47E2-AE96-967D54444862}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y24"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.625" style="22" customWidth="1"/>
     <col min="2" max="2" width="3.25" style="22" customWidth="1"/>
     <col min="3" max="3" width="8.875" style="22" customWidth="1"/>
     <col min="4" max="4" width="52.625" style="21" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.375" style="22" customWidth="1"/>
     <col min="6" max="6" width="19.25" style="21" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.625" style="21" customWidth="1"/>
     <col min="8" max="11" width="3.625" style="21" customWidth="1"/>
     <col min="12" max="13" width="4.375" style="21" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="18.625" style="21" customWidth="1"/>
     <col min="15" max="15" width="2.5" style="21" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="21"/>
   </cols>
@@ -10926,91 +11440,93 @@
         <v>7</v>
       </c>
       <c r="M2" s="95">
         <v>8</v>
       </c>
       <c r="N2" s="95"/>
     </row>
     <row r="3" spans="1:25" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="227" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="228"/>
       <c r="C3" s="228"/>
       <c r="D3" s="228"/>
       <c r="E3" s="115"/>
       <c r="F3" s="116"/>
       <c r="G3" s="116"/>
       <c r="H3" s="116"/>
       <c r="I3" s="116"/>
       <c r="J3" s="116"/>
       <c r="K3" s="116"/>
       <c r="L3" s="116"/>
       <c r="M3" s="116"/>
       <c r="N3" s="116"/>
     </row>
-    <row r="4" spans="1:25" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:25" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A4" s="110"/>
       <c r="B4" s="111"/>
       <c r="C4" s="111"/>
       <c r="D4" s="112"/>
       <c r="E4" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="111"/>
       <c r="G4" s="114"/>
       <c r="H4" s="114"/>
       <c r="I4" s="114"/>
       <c r="J4" s="114"/>
       <c r="K4" s="114"/>
       <c r="L4" s="114"/>
       <c r="M4" s="114"/>
-      <c r="N4" s="114"/>
+      <c r="N4" s="226" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="5" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="23"/>
       <c r="C5" s="68" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="131" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="63"/>
       <c r="F5" s="68" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="24" t="str">
         <f>IFERROR(CONCATENATE(VLOOKUP(D5,TableCourses[],2,FALSE)," ",VLOOKUP(D5,TableCourses[],3,FALSE)),"")</f>
         <v>OG-INFLSC v.1</v>
       </c>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
       <c r="M5" s="24"/>
-      <c r="N5" s="204" t="e">
+      <c r="N5" s="203" t="e">
         <f>CONCATENATE(VLOOKUP(D5,TableCourses[],2,FALSE),VLOOKUP(D6,TableStudyPeriod[],2,FALSE))</f>
         <v>#N/A</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="25"/>
       <c r="B6" s="26"/>
       <c r="C6" s="68" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="64"/>
       <c r="F6" s="68" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="24" t="str">
         <f>IFERROR(VLOOKUP($D$5,TableCourses[],7,FALSE),"")</f>
         <v>200 credit points required</v>
       </c>
       <c r="H6" s="55"/>
       <c r="I6" s="55"/>
       <c r="J6" s="55"/>
       <c r="K6" s="55"/>
@@ -11873,68 +12389,68 @@
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N15 N12 N18" xr:uid="{7C91164F-344E-4604-BFB4-B8ECECCFA046}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="20" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{26A6E7F7-25D4-4D6F-8F02-0C68541522C0}">
           <x14:formula1>
             <xm:f>CourseDetails!$A$10:$A$14</xm:f>
           </x14:formula1>
           <xm:sqref>D6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8763EFCE-331C-4335-A444-228769BD68AD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="245" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.875" style="245" customWidth="1"/>
+    <col min="1" max="1" width="10.625" style="246" customWidth="1"/>
+    <col min="2" max="2" width="3.25" style="246" customWidth="1"/>
+    <col min="3" max="3" width="8.875" style="246" customWidth="1"/>
     <col min="4" max="4" width="43.375" style="234" customWidth="1"/>
-    <col min="5" max="5" width="7.375" style="245" customWidth="1"/>
+    <col min="5" max="5" width="7.375" style="246" customWidth="1"/>
     <col min="6" max="6" width="18" style="234" customWidth="1"/>
     <col min="7" max="7" width="5.625" style="234" customWidth="1"/>
     <col min="8" max="11" width="3.625" style="234" customWidth="1"/>
     <col min="12" max="13" width="4.375" style="234" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="18.625" style="234" customWidth="1"/>
     <col min="15" max="15" width="2.5" style="234" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="234"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" s="230" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="231" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="231" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="232" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="231"/>
       <c r="F1" s="232" t="s">
         <v>4</v>
@@ -11988,1663 +12504,1665 @@
         <v>7</v>
       </c>
       <c r="M2" s="235">
         <v>8</v>
       </c>
       <c r="N2" s="235"/>
     </row>
     <row r="3" spans="1:18" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="236" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="237"/>
       <c r="C3" s="237"/>
       <c r="D3" s="237"/>
       <c r="E3" s="238"/>
       <c r="F3" s="239"/>
       <c r="G3" s="239"/>
       <c r="H3" s="239"/>
       <c r="I3" s="239"/>
       <c r="J3" s="239"/>
       <c r="K3" s="239"/>
       <c r="L3" s="239"/>
       <c r="M3" s="239"/>
       <c r="N3" s="239"/>
     </row>
-    <row r="4" spans="1:18" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:18" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A4" s="240"/>
       <c r="B4" s="241"/>
       <c r="C4" s="241"/>
       <c r="D4" s="242"/>
       <c r="E4" s="243" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="241"/>
       <c r="G4" s="244"/>
       <c r="H4" s="244"/>
       <c r="I4" s="244"/>
       <c r="J4" s="244"/>
       <c r="K4" s="244"/>
       <c r="L4" s="244"/>
       <c r="M4" s="244"/>
-      <c r="N4" s="244"/>
+      <c r="N4" s="245" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="5" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="246"/>
-      <c r="C5" s="247" t="s">
+      <c r="B5" s="247"/>
+      <c r="C5" s="248" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="248" t="s">
+      <c r="D5" s="249" t="s">
         <v>36</v>
       </c>
-      <c r="E5" s="249"/>
-      <c r="F5" s="247" t="s">
+      <c r="E5" s="250"/>
+      <c r="F5" s="248" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="250" t="str">
+      <c r="G5" s="251" t="str">
         <f>IFERROR(CONCATENATE(VLOOKUP(D5,TableCourses[],2,FALSE)," ",VLOOKUP(D5,TableCourses[],3,FALSE)),"")</f>
         <v>OM-INFSCI v.1</v>
       </c>
-      <c r="H5" s="250"/>
-[...5 lines deleted...]
-      <c r="N5" s="251" t="e">
+      <c r="H5" s="251"/>
+      <c r="I5" s="251"/>
+      <c r="J5" s="251"/>
+      <c r="K5" s="251"/>
+      <c r="L5" s="251"/>
+      <c r="M5" s="251"/>
+      <c r="N5" s="252" t="e">
         <f>CONCATENATE(VLOOKUP(D5,TableCourses[],2,FALSE),VLOOKUP(D6,TableStudyPeriod[],2,FALSE))</f>
         <v>#N/A</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="252"/>
-[...1 lines deleted...]
-      <c r="C6" s="247" t="s">
+      <c r="A6" s="253"/>
+      <c r="B6" s="254"/>
+      <c r="C6" s="248" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="342" t="s">
+      <c r="D6" s="343" t="s">
         <v>60</v>
       </c>
-      <c r="E6" s="254"/>
-      <c r="F6" s="247" t="s">
+      <c r="E6" s="255"/>
+      <c r="F6" s="248" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="250" t="str">
+      <c r="G6" s="251" t="str">
         <f>IFERROR(VLOOKUP($D$5,TableCourses[],7,FALSE),"")</f>
         <v>300 credit points required</v>
       </c>
-      <c r="H6" s="255"/>
-[...5 lines deleted...]
-      <c r="N6" s="256"/>
+      <c r="H6" s="256"/>
+      <c r="I6" s="256"/>
+      <c r="J6" s="256"/>
+      <c r="K6" s="256"/>
+      <c r="L6" s="256"/>
+      <c r="M6" s="256"/>
+      <c r="N6" s="257"/>
     </row>
     <row r="7" spans="1:18" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="257" t="s">
+      <c r="A7" s="258" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="258" t="str">
+      <c r="B7" s="259" t="str">
         <f>IFERROR(VLOOKUP(D5,TableCourses[],9,FALSE),"")</f>
         <v>This degree is 18 months full-time or equivalent part-time study. Full-time study may not be available for all students, depending on their study period of commencement, resulting in an extended course duration. The degree consists of ten core subjects, including two fieldwork-focused subjects, and two elective subjects that must be selected from a specified list. Fieldwork placements are arranged for all students. Students may request approval from the Course Coordinator for an alternative unit from those listed in the Options List.</v>
       </c>
-      <c r="C7" s="258"/>
-[...20 lines deleted...]
-      <c r="H8" s="263" t="s">
+      <c r="C7" s="259"/>
+      <c r="D7" s="259"/>
+      <c r="E7" s="259"/>
+      <c r="F7" s="259"/>
+      <c r="G7" s="259"/>
+      <c r="H7" s="260"/>
+      <c r="I7" s="260"/>
+      <c r="J7" s="260"/>
+      <c r="K7" s="260"/>
+      <c r="L7" s="260"/>
+      <c r="M7" s="260"/>
+      <c r="N7" s="261"/>
+    </row>
+    <row r="8" spans="1:18" s="269" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="262"/>
+      <c r="B8" s="262"/>
+      <c r="C8" s="262"/>
+      <c r="D8" s="263"/>
+      <c r="E8" s="262"/>
+      <c r="F8" s="262"/>
+      <c r="G8" s="262"/>
+      <c r="H8" s="264" t="s">
         <v>17</v>
       </c>
-      <c r="I8" s="264"/>
-[...10 lines deleted...]
-      <c r="A9" s="261" t="s">
+      <c r="I8" s="265"/>
+      <c r="J8" s="265"/>
+      <c r="K8" s="265"/>
+      <c r="L8" s="265"/>
+      <c r="M8" s="266"/>
+      <c r="N8" s="267"/>
+      <c r="O8" s="268"/>
+      <c r="P8" s="268"/>
+      <c r="Q8" s="268"/>
+    </row>
+    <row r="9" spans="1:18" s="269" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A9" s="262" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="261"/>
-      <c r="C9" s="261" t="s">
+      <c r="B9" s="262"/>
+      <c r="C9" s="262" t="s">
         <v>19</v>
       </c>
-      <c r="D9" s="262" t="s">
+      <c r="D9" s="263" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="269" t="s">
+      <c r="E9" s="270" t="s">
         <v>20</v>
       </c>
-      <c r="F9" s="261" t="s">
+      <c r="F9" s="262" t="s">
         <v>21</v>
       </c>
-      <c r="G9" s="261" t="s">
+      <c r="G9" s="262" t="s">
         <v>22</v>
       </c>
-      <c r="H9" s="270" t="s">
+      <c r="H9" s="271" t="s">
         <v>23</v>
       </c>
-      <c r="I9" s="271" t="s">
+      <c r="I9" s="272" t="s">
         <v>24</v>
       </c>
-      <c r="J9" s="271" t="s">
+      <c r="J9" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="K9" s="272" t="s">
+      <c r="K9" s="273" t="s">
         <v>26</v>
       </c>
-      <c r="L9" s="270" t="s">
+      <c r="L9" s="271" t="s">
         <v>27</v>
       </c>
-      <c r="M9" s="272" t="s">
+      <c r="M9" s="273" t="s">
         <v>28</v>
       </c>
-      <c r="N9" s="261" t="s">
+      <c r="N9" s="262" t="s">
         <v>29</v>
       </c>
-      <c r="O9" s="267"/>
-[...4 lines deleted...]
-      <c r="A10" s="273" t="str">
+      <c r="O9" s="268"/>
+      <c r="P9" s="268"/>
+      <c r="Q9" s="268"/>
+    </row>
+    <row r="10" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O10,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O10,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B10" s="274" t="str">
+      <c r="B10" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A10,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A10,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C10" s="274" t="str">
+      <c r="C10" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A10,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A10,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D10" s="275" t="str">
+      <c r="D10" s="276" t="str">
         <f>IFERROR(IF(VLOOKUP($A10,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A10,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E10" s="274" t="str">
+      <c r="E10" s="275" t="str">
         <f>IF(A10="","",VLOOKUP($D$6,TableStudyPeriod[],2,FALSE))</f>
         <v/>
       </c>
-      <c r="F10" s="276" t="str">
+      <c r="F10" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A10,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A10,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G10" s="274" t="str">
+      <c r="G10" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A10,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A10,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H10" s="277" t="str">
+      <c r="H10" s="278" t="str">
         <f>IFERROR(VLOOKUP($A10,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I10" s="278" t="str">
+      <c r="I10" s="279" t="str">
         <f>IFERROR(VLOOKUP($A10,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J10" s="278" t="str">
+      <c r="J10" s="279" t="str">
         <f>IFERROR(VLOOKUP($A10,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K10" s="279" t="str">
+      <c r="K10" s="280" t="str">
         <f>IFERROR(VLOOKUP($A10,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L10" s="280" t="str">
+      <c r="L10" s="281" t="str">
         <f>IFERROR(VLOOKUP($A10,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M10" s="281" t="str">
+      <c r="M10" s="282" t="str">
         <f>IFERROR(VLOOKUP($A10,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N10" s="168"/>
-      <c r="O10" s="282">
+      <c r="O10" s="283">
         <v>2</v>
       </c>
-      <c r="P10" s="283"/>
-[...3 lines deleted...]
-      <c r="A11" s="273" t="str">
+      <c r="P10" s="284"/>
+      <c r="Q10" s="284"/>
+    </row>
+    <row r="11" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O11,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O11,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B11" s="274" t="str">
+      <c r="B11" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A11,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A11,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C11" s="274" t="str">
+      <c r="C11" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A11,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A11,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D11" s="275" t="str">
+      <c r="D11" s="276" t="str">
         <f>IFERROR(IF(VLOOKUP($A11,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A11,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E11" s="274" t="str">
+      <c r="E11" s="275" t="str">
         <f>IF(OR(A11="",A11="-"),"",E10)</f>
         <v/>
       </c>
-      <c r="F11" s="276" t="str">
+      <c r="F11" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A11,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A11,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G11" s="274" t="str">
+      <c r="G11" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A11,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A11,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H11" s="277" t="str">
+      <c r="H11" s="278" t="str">
         <f>IFERROR(VLOOKUP($A11,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I11" s="278" t="str">
+      <c r="I11" s="279" t="str">
         <f>IFERROR(VLOOKUP($A11,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J11" s="278" t="str">
+      <c r="J11" s="279" t="str">
         <f>IFERROR(VLOOKUP($A11,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K11" s="279" t="str">
+      <c r="K11" s="280" t="str">
         <f>IFERROR(VLOOKUP($A11,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L11" s="280" t="str">
+      <c r="L11" s="281" t="str">
         <f>IFERROR(VLOOKUP($A11,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M11" s="281" t="str">
+      <c r="M11" s="282" t="str">
         <f>IFERROR(VLOOKUP($A11,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N11" s="168"/>
-      <c r="O11" s="282">
+      <c r="O11" s="283">
         <v>3</v>
       </c>
-      <c r="P11" s="283"/>
-[...15 lines deleted...]
-      <c r="M12" s="293"/>
+      <c r="P11" s="284"/>
+      <c r="Q11" s="284"/>
+    </row>
+    <row r="12" spans="1:18" s="285" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="286"/>
+      <c r="B12" s="287"/>
+      <c r="C12" s="287"/>
+      <c r="D12" s="288"/>
+      <c r="E12" s="287"/>
+      <c r="F12" s="289"/>
+      <c r="G12" s="287"/>
+      <c r="H12" s="290"/>
+      <c r="I12" s="291"/>
+      <c r="J12" s="291"/>
+      <c r="K12" s="292"/>
+      <c r="L12" s="293"/>
+      <c r="M12" s="294"/>
       <c r="N12" s="169"/>
-      <c r="O12" s="282"/>
-[...5 lines deleted...]
-      <c r="A13" s="273" t="str">
+      <c r="O12" s="283"/>
+      <c r="P12" s="284"/>
+      <c r="Q12" s="284"/>
+      <c r="R12" s="284"/>
+    </row>
+    <row r="13" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O13,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O13,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B13" s="274" t="str">
+      <c r="B13" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A13,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A13,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C13" s="274" t="str">
+      <c r="C13" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A13,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A13,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D13" s="275" t="str">
+      <c r="D13" s="276" t="str">
         <f>IFERROR(IF(VLOOKUP($A13,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A13,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E13" s="274" t="str">
+      <c r="E13" s="275" t="str">
         <f>IF(A13="","",VLOOKUP($D$6,TableStudyPeriod[],3,FALSE))</f>
         <v/>
       </c>
-      <c r="F13" s="276" t="str">
+      <c r="F13" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A13,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A13,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G13" s="274" t="str">
+      <c r="G13" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A13,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A13,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H13" s="277" t="str">
+      <c r="H13" s="278" t="str">
         <f>IFERROR(VLOOKUP($A13,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I13" s="278" t="str">
+      <c r="I13" s="279" t="str">
         <f>IFERROR(VLOOKUP($A13,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J13" s="278" t="str">
+      <c r="J13" s="279" t="str">
         <f>IFERROR(VLOOKUP($A13,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K13" s="279" t="str">
+      <c r="K13" s="280" t="str">
         <f>IFERROR(VLOOKUP($A13,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L13" s="280" t="str">
+      <c r="L13" s="281" t="str">
         <f>IFERROR(VLOOKUP($A13,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M13" s="281" t="str">
+      <c r="M13" s="282" t="str">
         <f>IFERROR(VLOOKUP($A13,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N13" s="168"/>
-      <c r="O13" s="282">
+      <c r="O13" s="283">
         <v>4</v>
       </c>
-      <c r="P13" s="283"/>
-[...3 lines deleted...]
-      <c r="A14" s="273" t="str">
+      <c r="P13" s="284"/>
+      <c r="Q13" s="284"/>
+    </row>
+    <row r="14" spans="1:18" s="296" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O14,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O14,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B14" s="274" t="str">
+      <c r="B14" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A14,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A14,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C14" s="274" t="str">
+      <c r="C14" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A14,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A14,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D14" s="275" t="str">
+      <c r="D14" s="276" t="str">
         <f>IFERROR(IF(VLOOKUP($A14,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A14,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E14" s="274" t="str">
+      <c r="E14" s="275" t="str">
         <f>IF(OR(A14="",A14="-"),"",E13)</f>
         <v/>
       </c>
-      <c r="F14" s="276" t="str">
+      <c r="F14" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A14,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A14,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G14" s="274" t="str">
+      <c r="G14" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A14,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A14,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H14" s="277" t="str">
+      <c r="H14" s="278" t="str">
         <f>IFERROR(VLOOKUP($A14,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I14" s="278" t="str">
+      <c r="I14" s="279" t="str">
         <f>IFERROR(VLOOKUP($A14,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J14" s="278" t="str">
+      <c r="J14" s="279" t="str">
         <f>IFERROR(VLOOKUP($A14,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K14" s="279" t="str">
+      <c r="K14" s="280" t="str">
         <f>IFERROR(VLOOKUP($A14,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L14" s="280" t="str">
+      <c r="L14" s="281" t="str">
         <f>IFERROR(VLOOKUP($A14,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M14" s="281" t="str">
+      <c r="M14" s="282" t="str">
         <f>IFERROR(VLOOKUP($A14,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N14" s="168"/>
-      <c r="O14" s="282">
+      <c r="O14" s="283">
         <v>5</v>
       </c>
-      <c r="P14" s="294"/>
-[...15 lines deleted...]
-      <c r="M15" s="293"/>
+      <c r="P14" s="295"/>
+      <c r="Q14" s="295"/>
+    </row>
+    <row r="15" spans="1:18" s="285" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="286"/>
+      <c r="B15" s="287"/>
+      <c r="C15" s="287"/>
+      <c r="D15" s="288"/>
+      <c r="E15" s="287"/>
+      <c r="F15" s="289"/>
+      <c r="G15" s="287"/>
+      <c r="H15" s="290"/>
+      <c r="I15" s="291"/>
+      <c r="J15" s="291"/>
+      <c r="K15" s="292"/>
+      <c r="L15" s="293"/>
+      <c r="M15" s="294"/>
       <c r="N15" s="169"/>
-      <c r="O15" s="282"/>
-[...5 lines deleted...]
-      <c r="A16" s="273" t="str">
+      <c r="O15" s="283"/>
+      <c r="P15" s="284"/>
+      <c r="Q15" s="284"/>
+      <c r="R15" s="284"/>
+    </row>
+    <row r="16" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O16,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O16,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B16" s="274" t="str">
+      <c r="B16" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A16,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A16,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C16" s="274" t="str">
+      <c r="C16" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A16,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A16,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D16" s="275" t="str">
+      <c r="D16" s="276" t="str">
         <f>IFERROR(IF(VLOOKUP($A16,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A16,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E16" s="274" t="str">
+      <c r="E16" s="275" t="str">
         <f>IF(A16="","",VLOOKUP($D$6,TableStudyPeriod[],4,FALSE))</f>
         <v/>
       </c>
-      <c r="F16" s="276" t="str">
+      <c r="F16" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A16,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A16,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G16" s="274" t="str">
+      <c r="G16" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A16,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A16,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H16" s="277" t="str">
+      <c r="H16" s="278" t="str">
         <f>IFERROR(VLOOKUP($A16,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I16" s="278" t="str">
+      <c r="I16" s="279" t="str">
         <f>IFERROR(VLOOKUP($A16,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J16" s="278" t="str">
+      <c r="J16" s="279" t="str">
         <f>IFERROR(VLOOKUP($A16,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K16" s="279" t="str">
+      <c r="K16" s="280" t="str">
         <f>IFERROR(VLOOKUP($A16,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L16" s="280" t="str">
+      <c r="L16" s="281" t="str">
         <f>IFERROR(VLOOKUP($A16,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M16" s="281" t="str">
+      <c r="M16" s="282" t="str">
         <f>IFERROR(VLOOKUP($A16,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N16" s="168"/>
-      <c r="O16" s="282">
+      <c r="O16" s="283">
         <v>6</v>
       </c>
-      <c r="P16" s="283"/>
-[...3 lines deleted...]
-      <c r="A17" s="273" t="str">
+      <c r="P16" s="284"/>
+      <c r="Q16" s="284"/>
+    </row>
+    <row r="17" spans="1:18" s="296" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O17,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O17,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B17" s="274" t="str">
+      <c r="B17" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A17,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A17,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C17" s="274" t="str">
+      <c r="C17" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A17,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A17,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D17" s="275" t="str">
+      <c r="D17" s="276" t="str">
         <f>IFERROR(IF(VLOOKUP($A17,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A17,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E17" s="274" t="str">
+      <c r="E17" s="275" t="str">
         <f>IF(OR(A17="",A17="-"),"",E16)</f>
         <v/>
       </c>
-      <c r="F17" s="276" t="str">
+      <c r="F17" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A17,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A17,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G17" s="274" t="str">
+      <c r="G17" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A17,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A17,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H17" s="277" t="str">
+      <c r="H17" s="278" t="str">
         <f>IFERROR(VLOOKUP($A17,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I17" s="278" t="str">
+      <c r="I17" s="279" t="str">
         <f>IFERROR(VLOOKUP($A17,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J17" s="278" t="str">
+      <c r="J17" s="279" t="str">
         <f>IFERROR(VLOOKUP($A17,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K17" s="279" t="str">
+      <c r="K17" s="280" t="str">
         <f>IFERROR(VLOOKUP($A17,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L17" s="280" t="str">
+      <c r="L17" s="281" t="str">
         <f>IFERROR(VLOOKUP($A17,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M17" s="281" t="str">
+      <c r="M17" s="282" t="str">
         <f>IFERROR(VLOOKUP($A17,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N17" s="168"/>
-      <c r="O17" s="282">
+      <c r="O17" s="283">
         <v>7</v>
       </c>
-      <c r="P17" s="294"/>
-[...15 lines deleted...]
-      <c r="M18" s="293"/>
+      <c r="P17" s="295"/>
+      <c r="Q17" s="295"/>
+    </row>
+    <row r="18" spans="1:18" s="285" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="286"/>
+      <c r="B18" s="287"/>
+      <c r="C18" s="287"/>
+      <c r="D18" s="288"/>
+      <c r="E18" s="287"/>
+      <c r="F18" s="289"/>
+      <c r="G18" s="287"/>
+      <c r="H18" s="290"/>
+      <c r="I18" s="291"/>
+      <c r="J18" s="291"/>
+      <c r="K18" s="292"/>
+      <c r="L18" s="293"/>
+      <c r="M18" s="294"/>
       <c r="N18" s="169"/>
-      <c r="O18" s="282"/>
-[...5 lines deleted...]
-      <c r="A19" s="273" t="str">
+      <c r="O18" s="283"/>
+      <c r="P18" s="284"/>
+      <c r="Q18" s="284"/>
+      <c r="R18" s="284"/>
+    </row>
+    <row r="19" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O19,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O19,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B19" s="274" t="str">
+      <c r="B19" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A19,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A19,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C19" s="274" t="str">
+      <c r="C19" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A19,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A19,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D19" s="275" t="str">
+      <c r="D19" s="276" t="str">
         <f>IFERROR(IF(VLOOKUP($A19,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A19,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E19" s="274" t="str">
+      <c r="E19" s="275" t="str">
         <f>IF(A19="","",VLOOKUP($D$6,TableStudyPeriod[],5,FALSE))</f>
         <v/>
       </c>
-      <c r="F19" s="276" t="str">
+      <c r="F19" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A19,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A19,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G19" s="274" t="str">
+      <c r="G19" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A19,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A19,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H19" s="277" t="str">
+      <c r="H19" s="278" t="str">
         <f>IFERROR(VLOOKUP($A19,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I19" s="278" t="str">
+      <c r="I19" s="279" t="str">
         <f>IFERROR(VLOOKUP($A19,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J19" s="278" t="str">
+      <c r="J19" s="279" t="str">
         <f>IFERROR(VLOOKUP($A19,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K19" s="279" t="str">
+      <c r="K19" s="280" t="str">
         <f>IFERROR(VLOOKUP($A19,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L19" s="280" t="str">
+      <c r="L19" s="281" t="str">
         <f>IFERROR(VLOOKUP($A19,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M19" s="281" t="str">
+      <c r="M19" s="282" t="str">
         <f>IFERROR(VLOOKUP($A19,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N19" s="168"/>
-      <c r="O19" s="282">
+      <c r="O19" s="283">
         <v>8</v>
       </c>
-      <c r="P19" s="283"/>
-[...3 lines deleted...]
-      <c r="A20" s="273" t="str">
+      <c r="P19" s="284"/>
+      <c r="Q19" s="284"/>
+    </row>
+    <row r="20" spans="1:18" s="296" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O20,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O20,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B20" s="274" t="str">
+      <c r="B20" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A20,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A20,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C20" s="274" t="str">
+      <c r="C20" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A20,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A20,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D20" s="296" t="str">
+      <c r="D20" s="297" t="str">
         <f>IFERROR(IF(VLOOKUP($A20,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A20,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E20" s="274" t="str">
+      <c r="E20" s="275" t="str">
         <f>IF(OR(A20="",A20="-"),"",E19)</f>
         <v/>
       </c>
-      <c r="F20" s="276" t="str">
+      <c r="F20" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A20,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A20,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G20" s="274" t="str">
+      <c r="G20" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A20,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A20,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H20" s="277" t="str">
+      <c r="H20" s="278" t="str">
         <f>IFERROR(VLOOKUP($A20,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I20" s="278" t="str">
+      <c r="I20" s="279" t="str">
         <f>IFERROR(VLOOKUP($A20,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J20" s="278" t="str">
+      <c r="J20" s="279" t="str">
         <f>IFERROR(VLOOKUP($A20,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K20" s="279" t="str">
+      <c r="K20" s="280" t="str">
         <f>IFERROR(VLOOKUP($A20,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L20" s="280" t="str">
+      <c r="L20" s="281" t="str">
         <f>IFERROR(VLOOKUP($A20,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M20" s="281" t="str">
+      <c r="M20" s="282" t="str">
         <f>IFERROR(VLOOKUP($A20,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N20" s="168"/>
-      <c r="O20" s="282">
+      <c r="O20" s="283">
         <v>9</v>
       </c>
-      <c r="P20" s="294"/>
-[...3 lines deleted...]
-      <c r="A21" s="261" t="s">
+      <c r="P20" s="295"/>
+      <c r="Q20" s="295"/>
+    </row>
+    <row r="21" spans="1:18" s="269" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A21" s="262" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="261"/>
-      <c r="C21" s="261" t="s">
+      <c r="B21" s="262"/>
+      <c r="C21" s="262" t="s">
         <v>19</v>
       </c>
-      <c r="D21" s="262" t="s">
+      <c r="D21" s="263" t="s">
         <v>3</v>
       </c>
-      <c r="E21" s="269" t="s">
+      <c r="E21" s="270" t="s">
         <v>20</v>
       </c>
-      <c r="F21" s="261" t="s">
+      <c r="F21" s="262" t="s">
         <v>21</v>
       </c>
-      <c r="G21" s="261" t="s">
+      <c r="G21" s="262" t="s">
         <v>22</v>
       </c>
-      <c r="H21" s="297" t="str">
+      <c r="H21" s="298" t="str">
         <f t="shared" ref="H21:N21" si="0">H$9</f>
         <v>SP1</v>
       </c>
-      <c r="I21" s="298" t="str">
+      <c r="I21" s="299" t="str">
         <f t="shared" si="0"/>
         <v>SP2</v>
       </c>
-      <c r="J21" s="298" t="str">
+      <c r="J21" s="299" t="str">
         <f t="shared" si="0"/>
         <v>SP3</v>
       </c>
-      <c r="K21" s="299" t="str">
+      <c r="K21" s="300" t="str">
         <f t="shared" si="0"/>
         <v>SP4</v>
       </c>
-      <c r="L21" s="300" t="str">
+      <c r="L21" s="301" t="str">
         <f t="shared" si="0"/>
         <v>OUA
 Sess1</v>
       </c>
-      <c r="M21" s="301" t="str">
+      <c r="M21" s="302" t="str">
         <f t="shared" si="0"/>
         <v>OUA
 Sess2</v>
       </c>
-      <c r="N21" s="261" t="str">
+      <c r="N21" s="262" t="str">
         <f t="shared" si="0"/>
         <v>Notes / Progress</v>
       </c>
-      <c r="O21" s="302"/>
-[...4 lines deleted...]
-      <c r="A22" s="273" t="str">
+      <c r="O21" s="303"/>
+      <c r="P21" s="268"/>
+      <c r="Q21" s="268"/>
+    </row>
+    <row r="22" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O22,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O22,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B22" s="274" t="str">
+      <c r="B22" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A22,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A22,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C22" s="274" t="str">
+      <c r="C22" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A22,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A22,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D22" s="275" t="str">
+      <c r="D22" s="276" t="str">
         <f>IFERROR(IF(VLOOKUP($A22,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A22,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E22" s="274" t="str">
+      <c r="E22" s="275" t="str">
         <f>IF(A22="","",VLOOKUP($D$6,TableStudyPeriod[],2,FALSE))</f>
         <v/>
       </c>
-      <c r="F22" s="276" t="str">
+      <c r="F22" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A22,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A22,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G22" s="274" t="str">
+      <c r="G22" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A22,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A22,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H22" s="277" t="str">
+      <c r="H22" s="278" t="str">
         <f>IFERROR(VLOOKUP($A22,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I22" s="278" t="str">
+      <c r="I22" s="279" t="str">
         <f>IFERROR(VLOOKUP($A22,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J22" s="278" t="str">
+      <c r="J22" s="279" t="str">
         <f>IFERROR(VLOOKUP($A22,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K22" s="279" t="str">
+      <c r="K22" s="280" t="str">
         <f>IFERROR(VLOOKUP($A22,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L22" s="280" t="str">
+      <c r="L22" s="281" t="str">
         <f>IFERROR(VLOOKUP($A22,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M22" s="281" t="str">
+      <c r="M22" s="282" t="str">
         <f>IFERROR(VLOOKUP($A22,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N22" s="168"/>
-      <c r="O22" s="282">
+      <c r="O22" s="283">
         <v>10</v>
       </c>
-      <c r="P22" s="283"/>
-[...3 lines deleted...]
-      <c r="A23" s="273" t="str">
+      <c r="P22" s="284"/>
+      <c r="Q22" s="284"/>
+    </row>
+    <row r="23" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O23,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O23,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B23" s="274" t="str">
+      <c r="B23" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A23,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A23,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C23" s="274" t="str">
+      <c r="C23" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A23,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A23,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D23" s="296" t="str">
+      <c r="D23" s="297" t="str">
         <f>IFERROR(IF(VLOOKUP($A23,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A23,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E23" s="274" t="str">
+      <c r="E23" s="275" t="str">
         <f>IF(OR(A23="",A23="-"),"",E22)</f>
         <v/>
       </c>
-      <c r="F23" s="276" t="str">
+      <c r="F23" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A23,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A23,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G23" s="274" t="str">
+      <c r="G23" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A23,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A23,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H23" s="277" t="str">
+      <c r="H23" s="278" t="str">
         <f>IFERROR(VLOOKUP($A23,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I23" s="278" t="str">
+      <c r="I23" s="279" t="str">
         <f>IFERROR(VLOOKUP($A23,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J23" s="278" t="str">
+      <c r="J23" s="279" t="str">
         <f>IFERROR(VLOOKUP($A23,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K23" s="279" t="str">
+      <c r="K23" s="280" t="str">
         <f>IFERROR(VLOOKUP($A23,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L23" s="280" t="str">
+      <c r="L23" s="281" t="str">
         <f>IFERROR(VLOOKUP($A23,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M23" s="281" t="str">
+      <c r="M23" s="282" t="str">
         <f>IFERROR(VLOOKUP($A23,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N23" s="168"/>
-      <c r="O23" s="282">
+      <c r="O23" s="283">
         <v>11</v>
       </c>
-      <c r="P23" s="283"/>
-[...15 lines deleted...]
-      <c r="M24" s="293"/>
+      <c r="P23" s="284"/>
+      <c r="Q23" s="284"/>
+    </row>
+    <row r="24" spans="1:18" s="285" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="286"/>
+      <c r="B24" s="287"/>
+      <c r="C24" s="287"/>
+      <c r="D24" s="288"/>
+      <c r="E24" s="287"/>
+      <c r="F24" s="289"/>
+      <c r="G24" s="287"/>
+      <c r="H24" s="290"/>
+      <c r="I24" s="291"/>
+      <c r="J24" s="291"/>
+      <c r="K24" s="292"/>
+      <c r="L24" s="293"/>
+      <c r="M24" s="294"/>
       <c r="N24" s="169"/>
-      <c r="O24" s="282"/>
-[...5 lines deleted...]
-      <c r="A25" s="273" t="str">
+      <c r="O24" s="283"/>
+      <c r="P24" s="284"/>
+      <c r="Q24" s="284"/>
+      <c r="R24" s="284"/>
+    </row>
+    <row r="25" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O25,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O25,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B25" s="274" t="str">
+      <c r="B25" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A25,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A25,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C25" s="274" t="str">
+      <c r="C25" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A25,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A25,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D25" s="296" t="str">
+      <c r="D25" s="297" t="str">
         <f>IFERROR(IF(VLOOKUP($A25,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A25,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E25" s="274" t="str">
+      <c r="E25" s="275" t="str">
         <f>IF(A25="","",VLOOKUP($D$6,TableStudyPeriod[],3,FALSE))</f>
         <v/>
       </c>
-      <c r="F25" s="276" t="str">
+      <c r="F25" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A25,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A25,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G25" s="274" t="str">
+      <c r="G25" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A25,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A25,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H25" s="277" t="str">
+      <c r="H25" s="278" t="str">
         <f>IFERROR(VLOOKUP($A25,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I25" s="278" t="str">
+      <c r="I25" s="279" t="str">
         <f>IFERROR(VLOOKUP($A25,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J25" s="278" t="str">
+      <c r="J25" s="279" t="str">
         <f>IFERROR(VLOOKUP($A25,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K25" s="279" t="str">
+      <c r="K25" s="280" t="str">
         <f>IFERROR(VLOOKUP($A25,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L25" s="280" t="str">
+      <c r="L25" s="281" t="str">
         <f>IFERROR(VLOOKUP($A25,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M25" s="281" t="str">
+      <c r="M25" s="282" t="str">
         <f>IFERROR(VLOOKUP($A25,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N25" s="168"/>
-      <c r="O25" s="282">
+      <c r="O25" s="283">
         <v>12</v>
       </c>
-      <c r="P25" s="283"/>
-[...3 lines deleted...]
-      <c r="A26" s="273" t="str">
+      <c r="P25" s="284"/>
+      <c r="Q25" s="284"/>
+    </row>
+    <row r="26" spans="1:18" s="285" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="274" t="str">
         <f>IFERROR(IF(HLOOKUP($N$5,RangeUnitSets,O26,FALSE)=0,"",HLOOKUP($N$5,RangeUnitSets,O26,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="B26" s="274" t="str">
+      <c r="B26" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A26,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A26,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C26" s="274" t="str">
+      <c r="C26" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A26,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A26,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D26" s="296" t="str">
+      <c r="D26" s="297" t="str">
         <f>IFERROR(IF(VLOOKUP($A26,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A26,TableHandbook[],4,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="E26" s="274" t="str">
+      <c r="E26" s="275" t="str">
         <f>IF(OR(A26="",A26="-"),"",E25)</f>
         <v/>
       </c>
-      <c r="F26" s="276" t="str">
+      <c r="F26" s="277" t="str">
         <f>IFERROR(IF(VLOOKUP($A26,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A26,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G26" s="274" t="str">
+      <c r="G26" s="275" t="str">
         <f>IFERROR(IF(VLOOKUP($A26,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A26,TableHandbook[],5,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="H26" s="277" t="str">
+      <c r="H26" s="278" t="str">
         <f>IFERROR(VLOOKUP($A26,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I26" s="278" t="str">
+      <c r="I26" s="279" t="str">
         <f>IFERROR(VLOOKUP($A26,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J26" s="278" t="str">
+      <c r="J26" s="279" t="str">
         <f>IFERROR(VLOOKUP($A26,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K26" s="279" t="str">
+      <c r="K26" s="280" t="str">
         <f>IFERROR(VLOOKUP($A26,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L26" s="280" t="str">
+      <c r="L26" s="281" t="str">
         <f>IFERROR(VLOOKUP($A26,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M26" s="281" t="str">
+      <c r="M26" s="282" t="str">
         <f>IFERROR(VLOOKUP($A26,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N26" s="168"/>
-      <c r="O26" s="282">
+      <c r="O26" s="283">
         <v>13</v>
       </c>
-      <c r="P26" s="283"/>
-[...19 lines deleted...]
-      <c r="Q27" s="308"/>
+      <c r="P26" s="284"/>
+      <c r="Q26" s="284"/>
+    </row>
+    <row r="27" spans="1:18" s="310" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="304"/>
+      <c r="B27" s="304"/>
+      <c r="C27" s="304"/>
+      <c r="D27" s="305"/>
+      <c r="E27" s="306"/>
+      <c r="F27" s="307"/>
+      <c r="G27" s="307"/>
+      <c r="H27" s="307"/>
+      <c r="I27" s="307"/>
+      <c r="J27" s="307"/>
+      <c r="K27" s="307"/>
+      <c r="L27" s="307"/>
+      <c r="M27" s="307"/>
+      <c r="N27" s="307"/>
+      <c r="O27" s="308"/>
+      <c r="P27" s="309"/>
+      <c r="Q27" s="309"/>
     </row>
     <row r="28" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="310" t="s">
+      <c r="A28" s="311" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="311"/>
-[...5 lines deleted...]
-      <c r="H28" s="314" t="str">
+      <c r="B28" s="312"/>
+      <c r="C28" s="312"/>
+      <c r="D28" s="312"/>
+      <c r="E28" s="313"/>
+      <c r="F28" s="314"/>
+      <c r="G28" s="314"/>
+      <c r="H28" s="315" t="str">
         <f>H8</f>
         <v>2026 Availabilities</v>
       </c>
-      <c r="I28" s="315"/>
-[...4 lines deleted...]
-      <c r="N28" s="318" t="str">
+      <c r="I28" s="316"/>
+      <c r="J28" s="316"/>
+      <c r="K28" s="316"/>
+      <c r="L28" s="317"/>
+      <c r="M28" s="318"/>
+      <c r="N28" s="319" t="str">
         <f>VLOOKUP(D5,TableCourses[],2,FALSE)</f>
         <v>OM-INFSCI</v>
       </c>
-      <c r="O28" s="319"/>
-[...4 lines deleted...]
-      <c r="C29" s="261" t="s">
+      <c r="O28" s="320"/>
+    </row>
+    <row r="29" spans="1:18" s="324" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="A29" s="321"/>
+      <c r="B29" s="322"/>
+      <c r="C29" s="262" t="s">
         <v>19</v>
       </c>
-      <c r="D29" s="262" t="s">
+      <c r="D29" s="263" t="s">
         <v>3</v>
       </c>
-      <c r="E29" s="271"/>
-      <c r="F29" s="322" t="s">
+      <c r="E29" s="272"/>
+      <c r="F29" s="323" t="s">
         <v>21</v>
       </c>
-      <c r="G29" s="261" t="s">
+      <c r="G29" s="262" t="s">
         <v>22</v>
       </c>
-      <c r="H29" s="270" t="str">
+      <c r="H29" s="271" t="str">
         <f>H$9</f>
         <v>SP1</v>
       </c>
-      <c r="I29" s="271" t="str">
+      <c r="I29" s="272" t="str">
         <f t="shared" ref="I29:N29" si="1">I$9</f>
         <v>SP2</v>
       </c>
-      <c r="J29" s="271" t="str">
+      <c r="J29" s="272" t="str">
         <f t="shared" si="1"/>
         <v>SP3</v>
       </c>
-      <c r="K29" s="272" t="str">
+      <c r="K29" s="273" t="str">
         <f t="shared" si="1"/>
         <v>SP4</v>
       </c>
-      <c r="L29" s="270" t="str">
+      <c r="L29" s="271" t="str">
         <f t="shared" si="1"/>
         <v>OUA
 Sess1</v>
       </c>
-      <c r="M29" s="272" t="str">
+      <c r="M29" s="273" t="str">
         <f t="shared" si="1"/>
         <v>OUA
 Sess2</v>
       </c>
-      <c r="N29" s="261" t="str">
+      <c r="N29" s="262" t="str">
         <f t="shared" si="1"/>
         <v>Notes / Progress</v>
       </c>
-      <c r="O29" s="319"/>
+      <c r="O29" s="320"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A30" s="324" t="str">
+      <c r="A30" s="325" t="str">
         <f t="shared" ref="A30:A36" si="2">IFERROR(IF(HLOOKUP($N$28,RangeOptions,O30,FALSE)=0,"",HLOOKUP($N$28,RangeOptions,O30,FALSE)),"")</f>
         <v>Opt-INFSCI</v>
       </c>
-      <c r="B30" s="325" t="str">
+      <c r="B30" s="326" t="str">
         <f>IFERROR(IF(VLOOKUP($A30,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A30,TableHandbook[],2,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="C30" s="325" t="str">
+      <c r="C30" s="326" t="str">
         <f>IFERROR(IF(VLOOKUP($A30,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A30,TableHandbook[],3,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="D30" s="326" t="str">
+      <c r="D30" s="327" t="str">
         <f>IFERROR(IF(VLOOKUP($A30,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A30,TableHandbook[],4,FALSE)),"")</f>
         <v>Study 2 subjects from this Options list</v>
       </c>
-      <c r="E30" s="327"/>
-      <c r="F30" s="328" t="str">
+      <c r="E30" s="328"/>
+      <c r="F30" s="329" t="str">
         <f>IFERROR(IF(VLOOKUP($A30,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A30,TableHandbook[],6,FALSE)),"")</f>
         <v/>
       </c>
-      <c r="G30" s="327">
+      <c r="G30" s="328">
         <f>IFERROR(IF(VLOOKUP($A30,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A30,TableHandbook[],5,FALSE)),"")</f>
         <v>50</v>
       </c>
-      <c r="H30" s="329" t="str">
+      <c r="H30" s="330" t="str">
         <f>IFERROR(VLOOKUP($A30,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I30" s="330" t="str">
+      <c r="I30" s="331" t="str">
         <f>IFERROR(VLOOKUP($A30,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J30" s="330" t="str">
+      <c r="J30" s="331" t="str">
         <f>IFERROR(VLOOKUP($A30,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K30" s="331" t="str">
+      <c r="K30" s="332" t="str">
         <f>IFERROR(VLOOKUP($A30,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L30" s="332" t="str">
+      <c r="L30" s="333" t="str">
         <f>IFERROR(VLOOKUP($A30,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M30" s="333" t="str">
+      <c r="M30" s="334" t="str">
         <f>IFERROR(VLOOKUP($A30,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N30" s="168"/>
-      <c r="O30" s="282">
+      <c r="O30" s="283">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A31" s="324" t="str">
+      <c r="A31" s="325" t="str">
         <f t="shared" si="2"/>
         <v>HRIG5006</v>
       </c>
-      <c r="B31" s="325">
+      <c r="B31" s="326">
         <f>IFERROR(IF(VLOOKUP($A31,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A31,TableHandbook[],2,FALSE)),"")</f>
         <v>2</v>
       </c>
-      <c r="C31" s="325" t="str">
+      <c r="C31" s="326" t="str">
         <f>IFERROR(IF(VLOOKUP($A31,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A31,TableHandbook[],3,FALSE)),"")</f>
         <v>CHRE501</v>
       </c>
-      <c r="D31" s="326" t="str">
+      <c r="D31" s="327" t="str">
         <f>IFERROR(IF(VLOOKUP($A31,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A31,TableHandbook[],4,FALSE)),"")</f>
         <v>Introduction to Human Rights and Social Justice</v>
       </c>
-      <c r="E31" s="327"/>
-      <c r="F31" s="328" t="str">
+      <c r="E31" s="328"/>
+      <c r="F31" s="329" t="str">
         <f>IFERROR(IF(VLOOKUP($A31,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A31,TableHandbook[],6,FALSE)),"")</f>
         <v>Nil</v>
       </c>
-      <c r="G31" s="327">
+      <c r="G31" s="328">
         <f>IFERROR(IF(VLOOKUP($A31,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A31,TableHandbook[],5,FALSE)),"")</f>
         <v>25</v>
       </c>
-      <c r="H31" s="329" t="str">
+      <c r="H31" s="330" t="str">
         <f>IFERROR(VLOOKUP($A31,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I31" s="330" t="str">
+      <c r="I31" s="331" t="str">
         <f>IFERROR(VLOOKUP($A31,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J31" s="330" t="str">
+      <c r="J31" s="331" t="str">
         <f>IFERROR(VLOOKUP($A31,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K31" s="331" t="str">
+      <c r="K31" s="332" t="str">
         <f>IFERROR(VLOOKUP($A31,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L31" s="332" t="str">
+      <c r="L31" s="333" t="str">
         <f>IFERROR(VLOOKUP($A31,TableHandbook[],L$2,FALSE),"")</f>
         <v>Y</v>
       </c>
-      <c r="M31" s="333" t="str">
+      <c r="M31" s="334" t="str">
         <f>IFERROR(VLOOKUP($A31,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N31" s="168"/>
-      <c r="O31" s="282">
+      <c r="O31" s="283">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A32" s="324" t="str">
+      <c r="A32" s="325" t="str">
         <f t="shared" si="2"/>
         <v>HRIG5007</v>
       </c>
-      <c r="B32" s="325">
+      <c r="B32" s="326">
         <f>IFERROR(IF(VLOOKUP($A32,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A32,TableHandbook[],2,FALSE)),"")</f>
         <v>2</v>
       </c>
-      <c r="C32" s="325" t="str">
+      <c r="C32" s="326" t="str">
         <f>IFERROR(IF(VLOOKUP($A32,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A32,TableHandbook[],3,FALSE)),"")</f>
         <v>CHRE502</v>
       </c>
-      <c r="D32" s="326" t="str">
+      <c r="D32" s="327" t="str">
         <f>IFERROR(IF(VLOOKUP($A32,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A32,TableHandbook[],4,FALSE)),"")</f>
         <v>Dialogue across Cultures and Religions</v>
       </c>
-      <c r="E32" s="327"/>
-      <c r="F32" s="328" t="str">
+      <c r="E32" s="328"/>
+      <c r="F32" s="329" t="str">
         <f>IFERROR(IF(VLOOKUP($A32,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A32,TableHandbook[],6,FALSE)),"")</f>
         <v>Nil</v>
       </c>
-      <c r="G32" s="327">
+      <c r="G32" s="328">
         <f>IFERROR(IF(VLOOKUP($A32,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A32,TableHandbook[],5,FALSE)),"")</f>
         <v>25</v>
       </c>
-      <c r="H32" s="329" t="str">
+      <c r="H32" s="330" t="str">
         <f>IFERROR(VLOOKUP($A32,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I32" s="330" t="str">
+      <c r="I32" s="331" t="str">
         <f>IFERROR(VLOOKUP($A32,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J32" s="330" t="str">
+      <c r="J32" s="331" t="str">
         <f>IFERROR(VLOOKUP($A32,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K32" s="331" t="str">
+      <c r="K32" s="332" t="str">
         <f>IFERROR(VLOOKUP($A32,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L32" s="332" t="str">
+      <c r="L32" s="333" t="str">
         <f>IFERROR(VLOOKUP($A32,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M32" s="333" t="str">
+      <c r="M32" s="334" t="str">
         <f>IFERROR(VLOOKUP($A32,TableHandbook[],M$2,FALSE),"")</f>
         <v>Y</v>
       </c>
       <c r="N32" s="168"/>
-      <c r="O32" s="282">
+      <c r="O32" s="283">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A33" s="324" t="str">
+      <c r="A33" s="325" t="str">
         <f t="shared" si="2"/>
         <v>PRJM6013</v>
       </c>
-      <c r="B33" s="325">
+      <c r="B33" s="326">
         <f>IFERROR(IF(VLOOKUP($A33,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A33,TableHandbook[],2,FALSE)),"")</f>
         <v>2</v>
       </c>
-      <c r="C33" s="325" t="str">
+      <c r="C33" s="326" t="str">
         <f>IFERROR(IF(VLOOKUP($A33,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A33,TableHandbook[],3,FALSE)),"")</f>
         <v>PRM500</v>
       </c>
-      <c r="D33" s="326" t="str">
+      <c r="D33" s="327" t="str">
         <f>IFERROR(IF(VLOOKUP($A33,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A33,TableHandbook[],4,FALSE)),"")</f>
         <v>Project Management Overview</v>
       </c>
-      <c r="E33" s="327"/>
-      <c r="F33" s="328" t="str">
+      <c r="E33" s="328"/>
+      <c r="F33" s="329" t="str">
         <f>IFERROR(IF(VLOOKUP($A33,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A33,TableHandbook[],6,FALSE)),"")</f>
         <v>Nil</v>
       </c>
-      <c r="G33" s="327">
+      <c r="G33" s="328">
         <f>IFERROR(IF(VLOOKUP($A33,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A33,TableHandbook[],5,FALSE)),"")</f>
         <v>25</v>
       </c>
-      <c r="H33" s="329" t="str">
+      <c r="H33" s="330" t="str">
         <f>IFERROR(VLOOKUP($A33,TableHandbook[],H$2,FALSE),"")</f>
         <v>Y</v>
       </c>
-      <c r="I33" s="330" t="str">
+      <c r="I33" s="331" t="str">
         <f>IFERROR(VLOOKUP($A33,TableHandbook[],I$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="J33" s="330" t="str">
+      <c r="J33" s="331" t="str">
         <f>IFERROR(VLOOKUP($A33,TableHandbook[],J$2,FALSE),"")</f>
         <v>Y</v>
       </c>
-      <c r="K33" s="331" t="str">
+      <c r="K33" s="332" t="str">
         <f>IFERROR(VLOOKUP($A33,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L33" s="332" t="str">
+      <c r="L33" s="333" t="str">
         <f>IFERROR(VLOOKUP($A33,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M33" s="333" t="str">
+      <c r="M33" s="334" t="str">
         <f>IFERROR(VLOOKUP($A33,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N33" s="168"/>
-      <c r="O33" s="282">
+      <c r="O33" s="283">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A34" s="324" t="str">
+      <c r="A34" s="325" t="str">
         <f t="shared" si="2"/>
         <v>PRJM6015</v>
       </c>
-      <c r="B34" s="325">
+      <c r="B34" s="326">
         <f>IFERROR(IF(VLOOKUP($A34,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A34,TableHandbook[],2,FALSE)),"")</f>
         <v>1</v>
       </c>
-      <c r="C34" s="325" t="str">
+      <c r="C34" s="326" t="str">
         <f>IFERROR(IF(VLOOKUP($A34,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A34,TableHandbook[],3,FALSE)),"")</f>
         <v>PRM510</v>
       </c>
-      <c r="D34" s="326" t="str">
+      <c r="D34" s="327" t="str">
         <f>IFERROR(IF(VLOOKUP($A34,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A34,TableHandbook[],4,FALSE)),"")</f>
         <v>Project and People</v>
       </c>
-      <c r="E34" s="327"/>
-      <c r="F34" s="328" t="str">
+      <c r="E34" s="328"/>
+      <c r="F34" s="329" t="str">
         <f>IFERROR(IF(VLOOKUP($A34,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A34,TableHandbook[],6,FALSE)),"")</f>
         <v>Nil</v>
       </c>
-      <c r="G34" s="327">
+      <c r="G34" s="328">
         <f>IFERROR(IF(VLOOKUP($A34,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A34,TableHandbook[],5,FALSE)),"")</f>
         <v>25</v>
       </c>
-      <c r="H34" s="329" t="str">
+      <c r="H34" s="330" t="str">
         <f>IFERROR(VLOOKUP($A34,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I34" s="330" t="str">
+      <c r="I34" s="331" t="str">
         <f>IFERROR(VLOOKUP($A34,TableHandbook[],I$2,FALSE),"")</f>
         <v>Y</v>
       </c>
-      <c r="J34" s="330" t="str">
+      <c r="J34" s="331" t="str">
         <f>IFERROR(VLOOKUP($A34,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K34" s="331" t="str">
+      <c r="K34" s="332" t="str">
         <f>IFERROR(VLOOKUP($A34,TableHandbook[],K$2,FALSE),"")</f>
         <v>Y</v>
       </c>
-      <c r="L34" s="332" t="str">
+      <c r="L34" s="333" t="str">
         <f>IFERROR(VLOOKUP($A34,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M34" s="333" t="str">
+      <c r="M34" s="334" t="str">
         <f>IFERROR(VLOOKUP($A34,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N34" s="168"/>
-      <c r="O34" s="282">
+      <c r="O34" s="283">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A35" s="324" t="str">
+      <c r="A35" s="325" t="str">
         <f t="shared" si="2"/>
         <v>PRJM6020</v>
       </c>
-      <c r="B35" s="325">
+      <c r="B35" s="326">
         <f>IFERROR(IF(VLOOKUP($A35,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A35,TableHandbook[],2,FALSE)),"")</f>
         <v>1</v>
       </c>
-      <c r="C35" s="325" t="str">
+      <c r="C35" s="326" t="str">
         <f>IFERROR(IF(VLOOKUP($A35,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A35,TableHandbook[],3,FALSE)),"")</f>
         <v>PRM550</v>
       </c>
-      <c r="D35" s="326" t="str">
+      <c r="D35" s="327" t="str">
         <f>IFERROR(IF(VLOOKUP($A35,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A35,TableHandbook[],4,FALSE)),"")</f>
         <v>Project Risk Management</v>
       </c>
-      <c r="E35" s="327"/>
-      <c r="F35" s="328" t="str">
+      <c r="E35" s="328"/>
+      <c r="F35" s="329" t="str">
         <f>IFERROR(IF(VLOOKUP($A35,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A35,TableHandbook[],6,FALSE)),"")</f>
         <v>50CP</v>
       </c>
-      <c r="G35" s="327">
+      <c r="G35" s="328">
         <f>IFERROR(IF(VLOOKUP($A35,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A35,TableHandbook[],5,FALSE)),"")</f>
         <v>25</v>
       </c>
-      <c r="H35" s="329" t="str">
+      <c r="H35" s="330" t="str">
         <f>IFERROR(VLOOKUP($A35,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I35" s="330" t="str">
+      <c r="I35" s="331" t="str">
         <f>IFERROR(VLOOKUP($A35,TableHandbook[],I$2,FALSE),"")</f>
         <v>Y</v>
       </c>
-      <c r="J35" s="330" t="str">
+      <c r="J35" s="331" t="str">
         <f>IFERROR(VLOOKUP($A35,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K35" s="331" t="str">
+      <c r="K35" s="332" t="str">
         <f>IFERROR(VLOOKUP($A35,TableHandbook[],K$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="L35" s="332" t="str">
+      <c r="L35" s="333" t="str">
         <f>IFERROR(VLOOKUP($A35,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M35" s="333" t="str">
+      <c r="M35" s="334" t="str">
         <f>IFERROR(VLOOKUP($A35,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N35" s="168"/>
-      <c r="O35" s="282">
+      <c r="O35" s="283">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A36" s="324" t="str">
+      <c r="A36" s="325" t="str">
         <f t="shared" si="2"/>
         <v>PRJM6021</v>
       </c>
-      <c r="B36" s="325">
+      <c r="B36" s="326">
         <f>IFERROR(IF(VLOOKUP($A36,TableHandbook[],2,FALSE)=0,"",VLOOKUP($A36,TableHandbook[],2,FALSE)),"")</f>
         <v>2</v>
       </c>
-      <c r="C36" s="325" t="str">
+      <c r="C36" s="326" t="str">
         <f>IFERROR(IF(VLOOKUP($A36,TableHandbook[],3,FALSE)=0,"",VLOOKUP($A36,TableHandbook[],3,FALSE)),"")</f>
         <v>PRM530</v>
       </c>
-      <c r="D36" s="326" t="str">
+      <c r="D36" s="327" t="str">
         <f>IFERROR(IF(VLOOKUP($A36,TableHandbook[],4,FALSE)=0,"",VLOOKUP($A36,TableHandbook[],4,FALSE)),"")</f>
         <v>Project Planning and Schedule Management</v>
       </c>
-      <c r="E36" s="327"/>
-      <c r="F36" s="328" t="str">
+      <c r="E36" s="328"/>
+      <c r="F36" s="329" t="str">
         <f>IFERROR(IF(VLOOKUP($A36,TableHandbook[],6,FALSE)=0,"",VLOOKUP($A36,TableHandbook[],6,FALSE)),"")</f>
         <v>Nil</v>
       </c>
-      <c r="G36" s="327">
+      <c r="G36" s="328">
         <f>IFERROR(IF(VLOOKUP($A36,TableHandbook[],5,FALSE)=0,"",VLOOKUP($A36,TableHandbook[],5,FALSE)),"")</f>
         <v>25</v>
       </c>
-      <c r="H36" s="329" t="str">
+      <c r="H36" s="330" t="str">
         <f>IFERROR(VLOOKUP($A36,TableHandbook[],H$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="I36" s="330" t="str">
+      <c r="I36" s="331" t="str">
         <f>IFERROR(VLOOKUP($A36,TableHandbook[],I$2,FALSE),"")</f>
         <v>Y</v>
       </c>
-      <c r="J36" s="330" t="str">
+      <c r="J36" s="331" t="str">
         <f>IFERROR(VLOOKUP($A36,TableHandbook[],J$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="K36" s="331" t="str">
+      <c r="K36" s="332" t="str">
         <f>IFERROR(VLOOKUP($A36,TableHandbook[],K$2,FALSE),"")</f>
         <v>Y</v>
       </c>
-      <c r="L36" s="332" t="str">
+      <c r="L36" s="333" t="str">
         <f>IFERROR(VLOOKUP($A36,TableHandbook[],L$2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="M36" s="333" t="str">
+      <c r="M36" s="334" t="str">
         <f>IFERROR(VLOOKUP($A36,TableHandbook[],M$2,FALSE),"")</f>
         <v/>
       </c>
       <c r="N36" s="168"/>
-      <c r="O36" s="282">
+      <c r="O36" s="283">
         <v>8</v>
       </c>
     </row>
-    <row r="37" spans="1:17" s="309" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="Q37" s="308"/>
+    <row r="37" spans="1:17" s="310" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="304"/>
+      <c r="B37" s="304"/>
+      <c r="C37" s="304"/>
+      <c r="D37" s="305"/>
+      <c r="E37" s="306"/>
+      <c r="F37" s="307"/>
+      <c r="G37" s="307"/>
+      <c r="H37" s="307"/>
+      <c r="I37" s="307"/>
+      <c r="J37" s="307"/>
+      <c r="K37" s="307"/>
+      <c r="L37" s="307"/>
+      <c r="M37" s="307"/>
+      <c r="N37" s="307"/>
+      <c r="O37" s="308"/>
+      <c r="P37" s="309"/>
+      <c r="Q37" s="309"/>
     </row>
     <row r="38" spans="1:17" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="334" t="s">
+      <c r="A38" s="335" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="334"/>
-[...11 lines deleted...]
-      <c r="N38" s="334"/>
+      <c r="B38" s="335"/>
+      <c r="C38" s="335"/>
+      <c r="D38" s="335"/>
+      <c r="E38" s="335"/>
+      <c r="F38" s="335"/>
+      <c r="G38" s="335"/>
+      <c r="H38" s="335"/>
+      <c r="I38" s="335"/>
+      <c r="J38" s="335"/>
+      <c r="K38" s="335"/>
+      <c r="L38" s="335"/>
+      <c r="M38" s="335"/>
+      <c r="N38" s="335"/>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A39" s="335"/>
-[...12 lines deleted...]
-      <c r="N39" s="338"/>
+      <c r="A39" s="336"/>
+      <c r="B39" s="337"/>
+      <c r="C39" s="337"/>
+      <c r="D39" s="337"/>
+      <c r="E39" s="338"/>
+      <c r="F39" s="337"/>
+      <c r="G39" s="337"/>
+      <c r="H39" s="337"/>
+      <c r="I39" s="337"/>
+      <c r="J39" s="337"/>
+      <c r="K39" s="337"/>
+      <c r="L39" s="337"/>
+      <c r="M39" s="337"/>
+      <c r="N39" s="339"/>
     </row>
     <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="339" t="s">
+      <c r="A40" s="340" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="339"/>
-[...11 lines deleted...]
-      <c r="N40" s="341" t="s">
+      <c r="B40" s="340"/>
+      <c r="C40" s="340"/>
+      <c r="D40" s="340"/>
+      <c r="E40" s="341"/>
+      <c r="F40" s="307"/>
+      <c r="G40" s="342"/>
+      <c r="H40" s="342"/>
+      <c r="I40" s="342"/>
+      <c r="J40" s="342"/>
+      <c r="K40" s="342"/>
+      <c r="L40" s="342"/>
+      <c r="M40" s="342"/>
+      <c r="N40" s="342" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="UUQ3Z4vgU5AahNTyNn93OgR20H5nun19OEUS7IL5rVzxeSfly+IXstz8S2PptUMNnwfZKc8F6k1uHJ1ZEZsKdA==" saltValue="Qe930/ATjBSzNuJe6XOhaQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jCfYIB8JTWLLZnjMDDM3O+tYT/oGNuS4hmsTIAk3MMXOYPZodgVyc19S8TC4MbCFhdX+CiNoovGaeIeCfhBgEA==" saltValue="EGk0vcqdJr9tjh/elNrjHg==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0"/>
   <mergeCells count="2">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A38:N38"/>
   </mergeCells>
   <conditionalFormatting sqref="A30:N36">
     <cfRule type="expression" dxfId="33" priority="3">
       <formula>LEFT($D30,5)="Study"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D5:D7">
     <cfRule type="containsText" dxfId="32" priority="4" operator="containsText" text="Choose">
       <formula>NOT(ISERROR(SEARCH("Choose",D5)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H10:K20 H22:K26">
     <cfRule type="expression" dxfId="31" priority="1">
       <formula>$E10=H$9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H10:M20 A10:G26 N10:N26 H22:M26 A30:N36">
     <cfRule type="expression" dxfId="30" priority="5">
       <formula>$A10=""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N15 N12 N18 N24" xr:uid="{5B278EEB-D56A-4CF6-ACC6-E02AE5380C1B}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="26" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{940DD1B5-4D32-4262-9F69-B14A1BBB298F}">
           <x14:formula1>
             <xm:f>CourseDetails!$A$10:$A$14</xm:f>
           </x14:formula1>
           <xm:sqref>D6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y54"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.625" style="22" customWidth="1"/>
     <col min="2" max="2" width="3.25" style="22" customWidth="1"/>
     <col min="3" max="3" width="8.875" style="22" customWidth="1"/>
     <col min="4" max="4" width="47" style="21" customWidth="1"/>
     <col min="5" max="5" width="7.375" style="22" customWidth="1"/>
     <col min="6" max="6" width="18" style="21" customWidth="1"/>
     <col min="7" max="7" width="5.625" style="21" customWidth="1"/>
     <col min="8" max="11" width="3.625" style="21" customWidth="1"/>
     <col min="12" max="13" width="4.375" style="21" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="18.625" style="21" customWidth="1"/>
     <col min="15" max="15" width="2.5" style="21" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="21"/>
   </cols>
@@ -13715,91 +14233,93 @@
         <v>7</v>
       </c>
       <c r="M2" s="95">
         <v>8</v>
       </c>
       <c r="N2" s="95"/>
     </row>
     <row r="3" spans="1:25" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="227" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="228"/>
       <c r="C3" s="228"/>
       <c r="D3" s="228"/>
       <c r="E3" s="115"/>
       <c r="F3" s="116"/>
       <c r="G3" s="116"/>
       <c r="H3" s="116"/>
       <c r="I3" s="116"/>
       <c r="J3" s="116"/>
       <c r="K3" s="116"/>
       <c r="L3" s="116"/>
       <c r="M3" s="116"/>
       <c r="N3" s="116"/>
     </row>
-    <row r="4" spans="1:25" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:25" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A4" s="110"/>
       <c r="B4" s="111"/>
       <c r="C4" s="111"/>
       <c r="D4" s="112"/>
       <c r="E4" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="111"/>
       <c r="G4" s="114"/>
       <c r="H4" s="114"/>
       <c r="I4" s="114"/>
       <c r="J4" s="114"/>
       <c r="K4" s="114"/>
       <c r="L4" s="114"/>
       <c r="M4" s="114"/>
-      <c r="N4" s="114"/>
+      <c r="N4" s="226" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="5" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="23"/>
       <c r="C5" s="68" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="131" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="63"/>
       <c r="F5" s="68" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="24" t="str">
         <f>IFERROR(CONCATENATE(VLOOKUP(D5,TableCourses[],2,FALSE)," ",VLOOKUP(D5,TableCourses[],3,FALSE)),"")</f>
         <v>OM-INFSCX v.2</v>
       </c>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
       <c r="M5" s="24"/>
-      <c r="N5" s="204" t="e">
+      <c r="N5" s="203" t="e">
         <f>CONCATENATE(VLOOKUP(D5,TableCourses[],2,FALSE),VLOOKUP(D6,TableStudyPeriod[],2,FALSE))</f>
         <v>#N/A</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="25"/>
       <c r="B6" s="26"/>
       <c r="C6" s="68" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="64"/>
       <c r="F6" s="68" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="24" t="str">
         <f>IFERROR(VLOOKUP($D$5,TableCourses[],7,FALSE),"")</f>
         <v>400 credit points required</v>
       </c>
       <c r="H6" s="55"/>
       <c r="I6" s="55"/>
       <c r="J6" s="55"/>
       <c r="K6" s="55"/>
@@ -15268,51 +15788,51 @@
       <c r="U33" s="40"/>
       <c r="V33" s="40"/>
       <c r="W33" s="40"/>
       <c r="X33" s="40"/>
       <c r="Y33" s="40"/>
     </row>
     <row r="34" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="117" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="118"/>
       <c r="C34" s="118"/>
       <c r="D34" s="118"/>
       <c r="E34" s="119"/>
       <c r="F34" s="120"/>
       <c r="G34" s="120"/>
       <c r="H34" s="121" t="str">
         <f>H8</f>
         <v>2026 Availabilities</v>
       </c>
       <c r="I34" s="127"/>
       <c r="J34" s="127"/>
       <c r="K34" s="127"/>
       <c r="L34" s="128"/>
       <c r="M34" s="122"/>
-      <c r="N34" s="205" t="str">
+      <c r="N34" s="204" t="str">
         <f>VLOOKUP(D5,TableCourses[],2,FALSE)</f>
         <v>OM-INFSCX</v>
       </c>
       <c r="O34" s="90"/>
       <c r="P34" s="27"/>
       <c r="Q34" s="27"/>
       <c r="R34" s="27"/>
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
       <c r="V34" s="27"/>
       <c r="W34" s="27"/>
       <c r="X34" s="27"/>
       <c r="Y34" s="27"/>
     </row>
     <row r="35" spans="1:25" s="45" customFormat="1" ht="21" x14ac:dyDescent="0.25">
       <c r="A35" s="91"/>
       <c r="B35" s="82"/>
       <c r="C35" s="72" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="73" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="79"/>
@@ -16454,525 +16974,94 @@
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N15 N12 N18 N24 N27 N30" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
             <xm:f>CourseDetails!$A$10:$A$14</xm:f>
           </x14:formula1>
           <xm:sqref>D6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...444 lines deleted...]
-
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AQ55"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.25" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="3.625" customWidth="1"/>
     <col min="3" max="3" width="9.625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="10.625" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="26" max="26" width="10.625" customWidth="1"/>
+    <col min="4" max="4" width="14.125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="13.125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="12.625" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="12.875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="12.875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.875" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="13.25" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="13.625" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="13.625" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="13.625" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="13.75" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="13.75" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1"/>
       <c r="C1" s="53"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="8"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
     </row>
     <row r="2" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A2" s="85" t="s">
         <v>76</v>
       </c>
@@ -17051,74 +17140,74 @@
       <c r="B3" s="14">
         <v>2</v>
       </c>
       <c r="C3" s="145" t="s">
         <v>93</v>
       </c>
       <c r="D3" s="182" t="s">
         <v>94</v>
       </c>
       <c r="E3" s="58" t="s">
         <v>95</v>
       </c>
       <c r="F3" s="183" t="s">
         <v>96</v>
       </c>
       <c r="G3" s="96" t="s">
         <v>97</v>
       </c>
       <c r="H3" s="133" t="s">
         <v>94</v>
       </c>
       <c r="I3" s="58" t="s">
         <v>98</v>
       </c>
       <c r="J3" s="146" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="K3" s="145" t="s">
         <v>93</v>
       </c>
-      <c r="L3" s="103" t="s">
+      <c r="L3" s="133" t="s">
         <v>94</v>
       </c>
       <c r="M3" s="58" t="s">
         <v>95</v>
       </c>
-      <c r="N3" s="103" t="s">
+      <c r="N3" s="133" t="s">
         <v>100</v>
       </c>
-      <c r="O3" s="96" t="s">
+      <c r="O3" s="137" t="s">
         <v>97</v>
       </c>
       <c r="P3" s="133" t="s">
         <v>94</v>
       </c>
       <c r="Q3" s="58" t="s">
         <v>98</v>
       </c>
-      <c r="R3" s="183" t="s">
+      <c r="R3" s="182" t="s">
         <v>101</v>
       </c>
       <c r="S3" s="145" t="s">
         <v>93</v>
       </c>
       <c r="T3" s="133" t="s">
         <v>94</v>
       </c>
       <c r="U3" s="58" t="s">
         <v>95</v>
       </c>
       <c r="V3" s="133" t="s">
         <v>102</v>
       </c>
       <c r="W3" s="137" t="s">
         <v>97</v>
       </c>
       <c r="X3" s="133" t="s">
         <v>94</v>
       </c>
       <c r="Y3" s="58" t="s">
         <v>98</v>
       </c>
       <c r="Z3" s="158" t="s">
         <v>101</v>
@@ -17143,755 +17232,755 @@
       </c>
       <c r="AG3" s="137" t="s">
         <v>98</v>
       </c>
       <c r="AH3" s="158" t="s">
         <v>101</v>
       </c>
       <c r="AO3" s="16"/>
       <c r="AP3" s="16"/>
       <c r="AQ3" s="16"/>
     </row>
     <row r="4" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B4" s="14">
         <v>3</v>
       </c>
       <c r="C4" s="147" t="s">
         <v>93</v>
       </c>
       <c r="D4" s="132" t="s">
         <v>103</v>
       </c>
       <c r="E4" s="59" t="s">
         <v>95</v>
       </c>
       <c r="F4" s="132" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G4" s="98" t="s">
         <v>97</v>
       </c>
-      <c r="H4" s="138" t="s">
-        <v>105</v>
+      <c r="H4" s="132" t="s">
+        <v>99</v>
       </c>
       <c r="I4" s="59" t="s">
         <v>98</v>
       </c>
       <c r="J4" s="146" t="s">
         <v>99</v>
       </c>
       <c r="K4" s="147" t="s">
         <v>93</v>
       </c>
-      <c r="L4" s="104" t="s">
+      <c r="L4" s="132" t="s">
         <v>102</v>
       </c>
       <c r="M4" s="59" t="s">
         <v>95</v>
       </c>
-      <c r="N4" s="104" t="s">
+      <c r="N4" s="132" t="s">
         <v>103</v>
       </c>
-      <c r="O4" s="98" t="s">
+      <c r="O4" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="P4" s="138" t="s">
-        <v>105</v>
+      <c r="P4" s="132" t="s">
+        <v>100</v>
       </c>
       <c r="Q4" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="R4" s="138" t="s">
-        <v>106</v>
+      <c r="R4" s="132" t="s">
+        <v>105</v>
       </c>
       <c r="S4" s="147" t="s">
         <v>93</v>
       </c>
       <c r="T4" s="132" t="s">
         <v>102</v>
       </c>
       <c r="U4" s="59" t="s">
         <v>95</v>
       </c>
       <c r="V4" s="138" t="s">
         <v>96</v>
       </c>
       <c r="W4" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="X4" s="138" t="s">
+      <c r="X4" s="132" t="s">
         <v>105</v>
       </c>
       <c r="Y4" s="59" t="s">
         <v>98</v>
       </c>
       <c r="Z4" s="149" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="AA4" s="147" t="s">
         <v>93</v>
       </c>
       <c r="AB4" s="132" t="s">
         <v>102</v>
       </c>
       <c r="AC4" s="59" t="s">
         <v>95</v>
       </c>
       <c r="AD4" s="138" t="s">
         <v>96</v>
       </c>
       <c r="AE4" s="62" t="s">
         <v>97</v>
       </c>
-      <c r="AF4" s="138" t="s">
+      <c r="AF4" s="132" t="s">
         <v>105</v>
       </c>
       <c r="AG4" s="1" t="s">
         <v>98</v>
       </c>
       <c r="AH4" s="149" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="AO4" s="16"/>
       <c r="AP4" s="16"/>
       <c r="AQ4" s="16"/>
     </row>
     <row r="5" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B5" s="14">
         <v>4</v>
       </c>
       <c r="C5" s="147" t="s">
         <v>95</v>
       </c>
       <c r="D5" s="138" t="s">
         <v>96</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>97</v>
       </c>
       <c r="F5" s="132" t="s">
         <v>94</v>
       </c>
       <c r="G5" s="98" t="s">
         <v>98</v>
       </c>
       <c r="H5" s="104" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>93</v>
       </c>
       <c r="J5" s="146" t="s">
         <v>94</v>
       </c>
       <c r="K5" s="147" t="s">
         <v>95</v>
       </c>
-      <c r="L5" s="104" t="s">
+      <c r="L5" s="132" t="s">
         <v>103</v>
       </c>
       <c r="M5" s="59" t="s">
         <v>97</v>
       </c>
       <c r="N5" s="132" t="s">
         <v>94</v>
       </c>
-      <c r="O5" s="98" t="s">
+      <c r="O5" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="P5" s="138" t="s">
+      <c r="P5" s="132" t="s">
         <v>101</v>
       </c>
       <c r="Q5" s="59" t="s">
         <v>93</v>
       </c>
       <c r="R5" s="132" t="s">
         <v>94</v>
       </c>
       <c r="S5" s="147" t="s">
         <v>95</v>
       </c>
       <c r="T5" s="132" t="s">
         <v>100</v>
       </c>
       <c r="U5" s="59" t="s">
         <v>97</v>
       </c>
       <c r="V5" s="132" t="s">
         <v>94</v>
       </c>
       <c r="W5" s="1" t="s">
         <v>98</v>
       </c>
       <c r="X5" s="132" t="s">
         <v>101</v>
       </c>
       <c r="Y5" s="59" t="s">
         <v>93</v>
       </c>
       <c r="Z5" s="149" t="s">
         <v>94</v>
       </c>
       <c r="AA5" s="147" t="s">
         <v>95</v>
       </c>
       <c r="AB5" s="132" t="s">
         <v>103</v>
       </c>
       <c r="AC5" s="59" t="s">
         <v>97</v>
       </c>
       <c r="AD5" s="132" t="s">
         <v>94</v>
       </c>
       <c r="AE5" s="62" t="s">
         <v>98</v>
       </c>
       <c r="AF5" s="132" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="AG5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="AH5" s="149" t="s">
         <v>94</v>
       </c>
       <c r="AO5" s="16"/>
       <c r="AP5" s="16"/>
       <c r="AQ5" s="16"/>
     </row>
     <row r="6" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B6" s="14">
         <v>5</v>
       </c>
       <c r="C6" s="147" t="s">
         <v>95</v>
       </c>
       <c r="D6" s="104" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E6" s="59" t="s">
         <v>97</v>
       </c>
       <c r="F6" s="132" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>98</v>
       </c>
       <c r="H6" s="104" t="s">
         <v>99</v>
       </c>
       <c r="I6" s="59" t="s">
         <v>93</v>
       </c>
       <c r="J6" s="146" t="s">
         <v>103</v>
       </c>
       <c r="K6" s="147" t="s">
         <v>95</v>
       </c>
-      <c r="L6" s="104" t="s">
+      <c r="L6" s="132" t="s">
         <v>100</v>
       </c>
       <c r="M6" s="59" t="s">
         <v>97</v>
       </c>
-      <c r="N6" s="138" t="s">
+      <c r="N6" s="132" t="s">
         <v>105</v>
       </c>
-      <c r="O6" s="98" t="s">
+      <c r="O6" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="P6" s="138" t="s">
-        <v>106</v>
+      <c r="P6" s="132" t="s">
+        <v>105</v>
       </c>
       <c r="Q6" s="59" t="s">
         <v>93</v>
       </c>
       <c r="R6" s="132" t="s">
         <v>102</v>
       </c>
       <c r="S6" s="147" t="s">
         <v>95</v>
       </c>
       <c r="T6" s="138" t="s">
         <v>96</v>
       </c>
       <c r="U6" s="59" t="s">
         <v>97</v>
       </c>
-      <c r="V6" s="138" t="s">
+      <c r="V6" s="132" t="s">
         <v>105</v>
       </c>
       <c r="W6" s="1" t="s">
         <v>98</v>
       </c>
       <c r="X6" s="132" t="s">
         <v>99</v>
       </c>
       <c r="Y6" s="59" t="s">
         <v>93</v>
       </c>
       <c r="Z6" s="149" t="s">
         <v>102</v>
       </c>
       <c r="AA6" s="147" t="s">
         <v>95</v>
       </c>
       <c r="AB6" s="138" t="s">
         <v>96</v>
       </c>
       <c r="AC6" s="59" t="s">
         <v>97</v>
       </c>
-      <c r="AD6" s="138" t="s">
+      <c r="AD6" s="132" t="s">
         <v>105</v>
       </c>
       <c r="AE6" s="62" t="s">
         <v>98</v>
       </c>
       <c r="AF6" s="132" t="s">
         <v>99</v>
       </c>
       <c r="AG6" s="1" t="s">
         <v>93</v>
       </c>
       <c r="AH6" s="149" t="s">
         <v>102</v>
       </c>
       <c r="AO6" s="4"/>
       <c r="AP6" s="4"/>
     </row>
     <row r="7" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B7" s="14">
         <v>6</v>
       </c>
       <c r="C7" s="147" t="s">
         <v>97</v>
       </c>
-      <c r="D7" s="138" t="s">
-        <v>105</v>
+      <c r="D7" s="132" t="s">
+        <v>109</v>
       </c>
       <c r="E7" s="59" t="s">
         <v>98</v>
       </c>
       <c r="F7" s="132" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="G7" s="98" t="s">
         <v>93</v>
       </c>
       <c r="H7" s="104" t="s">
         <v>107</v>
       </c>
       <c r="I7" s="59" t="s">
         <v>95</v>
       </c>
       <c r="J7" s="148" t="s">
         <v>96</v>
       </c>
       <c r="K7" s="147" t="s">
         <v>97</v>
       </c>
-      <c r="L7" s="138" t="s">
+      <c r="L7" s="132" t="s">
         <v>105</v>
       </c>
       <c r="M7" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="N7" s="138" t="s">
+      <c r="N7" s="132" t="s">
         <v>101</v>
       </c>
-      <c r="O7" s="98" t="s">
+      <c r="O7" s="1" t="s">
         <v>93</v>
       </c>
       <c r="P7" s="132" t="s">
         <v>102</v>
       </c>
       <c r="Q7" s="59" t="s">
         <v>95</v>
       </c>
       <c r="R7" s="132" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="S7" s="147" t="s">
         <v>97</v>
       </c>
-      <c r="T7" s="138" t="s">
+      <c r="T7" s="132" t="s">
         <v>105</v>
       </c>
       <c r="U7" s="59" t="s">
         <v>98</v>
       </c>
       <c r="V7" s="132" t="s">
         <v>101</v>
       </c>
       <c r="W7" s="1" t="s">
         <v>93</v>
       </c>
       <c r="X7" s="132" t="s">
         <v>103</v>
       </c>
       <c r="Y7" s="59" t="s">
         <v>95</v>
       </c>
       <c r="Z7" s="148" t="s">
         <v>96</v>
       </c>
       <c r="AA7" s="147" t="s">
         <v>97</v>
       </c>
-      <c r="AB7" s="138" t="s">
+      <c r="AB7" s="132" t="s">
         <v>105</v>
       </c>
       <c r="AC7" s="59" t="s">
         <v>98</v>
       </c>
       <c r="AD7" s="132" t="s">
         <v>108</v>
       </c>
       <c r="AE7" s="62" t="s">
         <v>93</v>
       </c>
       <c r="AF7" s="132" t="s">
         <v>103</v>
       </c>
       <c r="AG7" s="1" t="s">
         <v>95</v>
       </c>
       <c r="AH7" s="148" t="s">
         <v>96</v>
       </c>
       <c r="AO7" s="15"/>
       <c r="AP7" s="4"/>
     </row>
     <row r="8" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B8" s="14">
         <v>7</v>
       </c>
       <c r="C8" s="147" t="s">
         <v>97</v>
       </c>
       <c r="D8" s="132" t="s">
         <v>107</v>
       </c>
       <c r="E8" s="59" t="s">
         <v>98</v>
       </c>
       <c r="F8" s="132" t="s">
         <v>99</v>
       </c>
       <c r="G8" s="98" t="s">
         <v>93</v>
       </c>
       <c r="H8" s="104" t="s">
         <v>103</v>
       </c>
       <c r="I8" s="59" t="s">
         <v>95</v>
       </c>
       <c r="J8" s="149" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="K8" s="147" t="s">
         <v>97</v>
       </c>
-      <c r="L8" s="104" t="s">
+      <c r="L8" s="132" t="s">
         <v>107</v>
       </c>
       <c r="M8" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="N8" s="138" t="s">
+      <c r="N8" s="132" t="s">
         <v>108</v>
       </c>
-      <c r="O8" s="98" t="s">
+      <c r="O8" s="1" t="s">
         <v>93</v>
       </c>
       <c r="P8" s="132" t="s">
         <v>107</v>
       </c>
       <c r="Q8" s="59" t="s">
         <v>95</v>
       </c>
       <c r="R8" s="132" t="s">
         <v>103</v>
       </c>
       <c r="S8" s="147" t="s">
         <v>97</v>
       </c>
       <c r="T8" s="132" t="s">
         <v>107</v>
       </c>
       <c r="U8" s="59" t="s">
         <v>98</v>
       </c>
       <c r="V8" s="132" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="W8" s="1" t="s">
         <v>93</v>
       </c>
       <c r="X8" s="132" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="Y8" s="59" t="s">
         <v>95</v>
       </c>
       <c r="Z8" s="149" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="AA8" s="147" t="s">
         <v>97</v>
       </c>
       <c r="AB8" s="132" t="s">
         <v>107</v>
       </c>
       <c r="AC8" s="59" t="s">
         <v>98</v>
       </c>
       <c r="AD8" s="132" t="s">
         <v>99</v>
       </c>
       <c r="AE8" s="62" t="s">
         <v>93</v>
       </c>
       <c r="AF8" s="132" t="s">
         <v>107</v>
       </c>
       <c r="AG8" s="1" t="s">
         <v>95</v>
       </c>
       <c r="AH8" s="149" t="s">
         <v>103</v>
       </c>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
     </row>
     <row r="9" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B9" s="14">
         <v>8</v>
       </c>
       <c r="C9" s="147" t="s">
         <v>98</v>
       </c>
       <c r="D9" s="132" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="E9" s="59" t="s">
         <v>93</v>
       </c>
       <c r="F9" s="132" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G9" s="98" t="s">
         <v>95</v>
       </c>
       <c r="H9" s="138" t="s">
         <v>96</v>
       </c>
       <c r="I9" s="59" t="s">
         <v>97</v>
       </c>
-      <c r="J9" s="148" t="s">
-        <v>105</v>
+      <c r="J9" s="149" t="s">
+        <v>109</v>
       </c>
       <c r="K9" s="147" t="s">
         <v>98</v>
       </c>
-      <c r="L9" s="138" t="s">
+      <c r="L9" s="132" t="s">
         <v>101</v>
       </c>
       <c r="M9" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="N9" s="104" t="s">
+      <c r="N9" s="132" t="s">
         <v>102</v>
       </c>
-      <c r="O9" s="98" t="s">
+      <c r="O9" s="1" t="s">
         <v>95</v>
       </c>
       <c r="P9" s="132" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="Q9" s="59" t="s">
         <v>97</v>
       </c>
-      <c r="R9" s="138" t="s">
-        <v>105</v>
+      <c r="R9" s="132" t="s">
+        <v>100</v>
       </c>
       <c r="S9" s="147" t="s">
         <v>98</v>
       </c>
       <c r="T9" s="132" t="s">
         <v>101</v>
       </c>
       <c r="U9" s="59" t="s">
         <v>93</v>
       </c>
       <c r="V9" s="132" t="s">
         <v>103</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>95</v>
       </c>
       <c r="X9" s="132" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="Y9" s="59" t="s">
         <v>97</v>
       </c>
-      <c r="Z9" s="148" t="s">
-        <v>105</v>
+      <c r="Z9" s="149" t="s">
+        <v>100</v>
       </c>
       <c r="AA9" s="147" t="s">
         <v>98</v>
       </c>
       <c r="AB9" s="132" t="s">
         <v>108</v>
       </c>
       <c r="AC9" s="59" t="s">
         <v>93</v>
       </c>
       <c r="AD9" s="132" t="s">
         <v>103</v>
       </c>
       <c r="AE9" s="62" t="s">
         <v>95</v>
       </c>
       <c r="AF9" s="132" t="s">
         <v>102</v>
       </c>
       <c r="AG9" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="AH9" s="148" t="s">
-        <v>105</v>
+      <c r="AH9" s="149" t="s">
+        <v>107</v>
       </c>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
     </row>
     <row r="10" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B10" s="14">
         <v>9</v>
       </c>
       <c r="C10" s="147" t="s">
         <v>98</v>
       </c>
       <c r="D10" s="132" t="s">
         <v>99</v>
       </c>
       <c r="E10" s="59" t="s">
         <v>93</v>
       </c>
       <c r="F10" s="132" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="G10" s="98" t="s">
         <v>95</v>
       </c>
       <c r="H10" s="104" t="s">
         <v>109</v>
       </c>
       <c r="I10" s="60" t="s">
         <v>97</v>
       </c>
       <c r="J10" s="146" t="s">
         <v>107</v>
       </c>
       <c r="K10" s="147" t="s">
         <v>98</v>
       </c>
-      <c r="L10" s="138" t="s">
+      <c r="L10" s="132" t="s">
         <v>108</v>
       </c>
       <c r="M10" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="N10" s="104" t="s">
+      <c r="N10" s="132" t="s">
         <v>107</v>
       </c>
-      <c r="O10" s="98" t="s">
+      <c r="O10" s="1" t="s">
         <v>95</v>
       </c>
       <c r="P10" s="132" t="s">
         <v>103</v>
       </c>
       <c r="Q10" s="60" t="s">
         <v>97</v>
       </c>
       <c r="R10" s="132" t="s">
         <v>107</v>
       </c>
       <c r="S10" s="147" t="s">
         <v>98</v>
       </c>
       <c r="T10" s="132" t="s">
         <v>108</v>
       </c>
       <c r="U10" s="59" t="s">
         <v>93</v>
       </c>
       <c r="V10" s="132" t="s">
         <v>107</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>95</v>
       </c>
       <c r="X10" s="138" t="s">
         <v>96</v>
       </c>
       <c r="Y10" s="60" t="s">
         <v>97</v>
       </c>
       <c r="Z10" s="159" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="AA10" s="147" t="s">
         <v>98</v>
       </c>
       <c r="AB10" s="132" t="s">
         <v>99</v>
       </c>
       <c r="AC10" s="59" t="s">
         <v>93</v>
       </c>
       <c r="AD10" s="132" t="s">
         <v>107</v>
       </c>
-      <c r="AE10" s="207" t="s">
+      <c r="AE10" s="206" t="s">
         <v>95</v>
       </c>
-      <c r="AF10" s="208" t="s">
+      <c r="AF10" s="207" t="s">
         <v>96</v>
       </c>
-      <c r="AG10" s="206" t="s">
+      <c r="AG10" s="205" t="s">
         <v>97</v>
       </c>
       <c r="AH10" s="159" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
     </row>
     <row r="11" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B11" s="14">
         <v>10</v>
       </c>
       <c r="C11" s="150" t="s">
         <v>110</v>
       </c>
       <c r="D11" s="103"/>
       <c r="E11" s="61" t="s">
         <v>111</v>
       </c>
       <c r="F11" s="103"/>
       <c r="G11" s="96" t="s">
         <v>112</v>
       </c>
       <c r="H11" s="103"/>
       <c r="I11" s="62" t="s">
         <v>113</v>
       </c>
       <c r="J11" s="151"/>
       <c r="K11" s="150" t="s">
@@ -17985,57 +18074,57 @@
         <v>110</v>
       </c>
       <c r="L12" s="104"/>
       <c r="M12" s="62" t="s">
         <v>111</v>
       </c>
       <c r="N12" s="104"/>
       <c r="O12" s="98" t="s">
         <v>112</v>
       </c>
       <c r="P12" s="104"/>
       <c r="Q12" s="62" t="s">
         <v>113</v>
       </c>
       <c r="R12" s="146"/>
       <c r="S12" s="147" t="s">
         <v>110</v>
       </c>
       <c r="T12" s="132" t="s">
         <v>99</v>
       </c>
       <c r="U12" s="59" t="s">
         <v>111</v>
       </c>
       <c r="V12" s="132" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="W12" s="1" t="s">
         <v>112</v>
       </c>
       <c r="X12" s="132" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="Y12" s="59" t="s">
         <v>113</v>
       </c>
       <c r="Z12" s="149" t="s">
         <v>99</v>
       </c>
       <c r="AA12" s="152" t="s">
         <v>110</v>
       </c>
       <c r="AB12" s="135" t="s">
         <v>115</v>
       </c>
       <c r="AC12" s="62" t="s">
         <v>111</v>
       </c>
       <c r="AD12" s="132" t="s">
         <v>109</v>
       </c>
       <c r="AE12" s="98" t="s">
         <v>112</v>
       </c>
       <c r="AF12" s="132" t="s">
         <v>115</v>
       </c>
@@ -18102,51 +18191,51 @@
       <c r="X13" s="132" t="s">
         <v>108</v>
       </c>
       <c r="Y13" s="59" t="s">
         <v>110</v>
       </c>
       <c r="Z13" s="149" t="s">
         <v>107</v>
       </c>
       <c r="AA13" s="152" t="s">
         <v>111</v>
       </c>
       <c r="AB13" s="132" t="s">
         <v>109</v>
       </c>
       <c r="AC13" s="62" t="s">
         <v>112</v>
       </c>
       <c r="AD13" s="135" t="s">
         <v>114</v>
       </c>
       <c r="AE13" s="98" t="s">
         <v>113</v>
       </c>
       <c r="AF13" s="132" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AG13" s="62" t="s">
         <v>110</v>
       </c>
       <c r="AH13" s="165" t="s">
         <v>114</v>
       </c>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
     </row>
     <row r="14" spans="1:43" x14ac:dyDescent="0.25">
       <c r="B14" s="14">
         <v>13</v>
       </c>
       <c r="C14" s="152" t="s">
         <v>111</v>
       </c>
       <c r="D14" s="104"/>
       <c r="E14" s="62" t="s">
         <v>112</v>
       </c>
       <c r="F14" s="104"/>
       <c r="G14" s="98" t="s">
         <v>113</v>
       </c>
@@ -18514,388 +18603,388 @@
       </c>
       <c r="AB18" s="161" t="s">
         <v>99</v>
       </c>
       <c r="AC18" s="155" t="s">
         <v>110</v>
       </c>
       <c r="AD18" s="166" t="s">
         <v>115</v>
       </c>
       <c r="AE18" s="156" t="s">
         <v>111</v>
       </c>
       <c r="AF18" s="161" t="s">
         <v>100</v>
       </c>
       <c r="AG18" s="155" t="s">
         <v>112</v>
       </c>
       <c r="AH18" s="167" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:34" x14ac:dyDescent="0.25">
       <c r="D19" s="202" t="s">
+        <v>247</v>
+      </c>
+      <c r="F19" s="202" t="s">
+        <v>247</v>
+      </c>
+      <c r="H19" s="202" t="s">
+        <v>247</v>
+      </c>
+      <c r="J19" s="202" t="s">
+        <v>247</v>
+      </c>
+      <c r="L19" s="202" t="s">
+        <v>247</v>
+      </c>
+      <c r="N19" s="202" t="s">
+        <v>247</v>
+      </c>
+      <c r="P19" s="202" t="s">
+        <v>247</v>
+      </c>
+      <c r="R19" s="202" t="s">
+        <v>247</v>
+      </c>
+      <c r="T19" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="V19" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="X19" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="Z19" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="AB19" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="F19" s="202" t="s">
+      <c r="AD19" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="H19" s="202" t="s">
+      <c r="AF19" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="J19" s="203" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="202" t="s">
+      <c r="AH19" s="57" t="s">
         <v>117</v>
-      </c>
-[...31 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:34" x14ac:dyDescent="0.25">
       <c r="D20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="H20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="J20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="L20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="N20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="P20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="R20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="T20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="V20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="X20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="Z20" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AB20" s="57"/>
       <c r="AD20" s="57"/>
       <c r="AF20" s="57"/>
       <c r="AH20" s="57"/>
     </row>
     <row r="21" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="AB21" s="1" t="s">
-        <v>119</v>
+        <v>247</v>
       </c>
       <c r="AD21" s="1" t="s">
-        <v>119</v>
+        <v>247</v>
       </c>
       <c r="AF21" s="1" t="s">
-        <v>119</v>
+        <v>247</v>
       </c>
       <c r="AH21" s="1" t="s">
-        <v>119</v>
+        <v>247</v>
       </c>
     </row>
     <row r="22" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A22" s="85" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C22" s="99" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="99" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="99" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="99" t="s">
         <v>56</v>
       </c>
       <c r="AB22" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AD22" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AF22" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AH22" s="139" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
     </row>
     <row r="23" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A23" s="85"/>
       <c r="B23" s="14">
         <v>2</v>
       </c>
       <c r="C23" s="93" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D23" s="136" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E23" s="93" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F23" s="93" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24" s="14">
         <v>3</v>
       </c>
       <c r="C24" s="93" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D24" s="93"/>
       <c r="E24" s="93" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F24" s="93" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="25" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A25"/>
       <c r="B25" s="14">
         <v>4</v>
       </c>
       <c r="C25" s="93" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D25" s="93"/>
       <c r="E25" s="93" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F25" s="93" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="26" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A26"/>
       <c r="B26" s="14">
         <v>5</v>
       </c>
       <c r="C26" s="93" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D26" s="93"/>
       <c r="E26" s="93" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F26" s="93" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A27"/>
       <c r="B27" s="14">
         <v>6</v>
       </c>
       <c r="C27" s="93" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D27" s="93"/>
       <c r="E27" s="93" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="F27" s="93" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A28"/>
       <c r="B28" s="14">
         <v>7</v>
       </c>
       <c r="C28" s="93" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D28" s="93"/>
       <c r="E28" s="93" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F28" s="93" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A29"/>
       <c r="B29" s="14">
         <v>8</v>
       </c>
       <c r="C29" s="93" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D29" s="93"/>
       <c r="E29" s="93" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F29" s="93" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A30"/>
       <c r="B30" s="14">
         <v>9</v>
       </c>
       <c r="C30" s="93"/>
       <c r="D30" s="93"/>
       <c r="E30" s="93"/>
       <c r="F30" s="93" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B31" s="14">
         <v>10</v>
       </c>
       <c r="C31" s="93"/>
       <c r="D31" s="93"/>
       <c r="E31" s="93"/>
       <c r="F31" s="93" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="14">
         <v>11</v>
       </c>
       <c r="C32" s="93"/>
       <c r="D32" s="93"/>
       <c r="E32" s="93"/>
       <c r="F32" s="93" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B33" s="14">
         <v>12</v>
       </c>
       <c r="C33" s="93"/>
       <c r="D33" s="93"/>
       <c r="E33" s="93"/>
       <c r="F33" s="93" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="14">
         <v>13</v>
       </c>
       <c r="C34" s="93"/>
       <c r="D34" s="93"/>
       <c r="E34" s="93"/>
       <c r="F34" s="93" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="85"/>
       <c r="B35" s="14">
         <v>14</v>
       </c>
       <c r="C35" s="93"/>
       <c r="D35" s="93"/>
       <c r="E35" s="93"/>
       <c r="F35" s="93" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36"/>
       <c r="B36" s="14">
         <v>15</v>
       </c>
       <c r="C36" s="93"/>
       <c r="D36" s="93"/>
       <c r="E36" s="93"/>
       <c r="F36" s="93" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37"/>
       <c r="B37" s="14">
         <v>16</v>
       </c>
       <c r="C37" s="94"/>
       <c r="D37" s="94"/>
       <c r="E37" s="94"/>
       <c r="F37" s="94" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45"/>
@@ -18944,54 +19033,54 @@
     <cfRule type="duplicateValues" dxfId="21" priority="8"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB3:AB18">
     <cfRule type="duplicateValues" dxfId="20" priority="7"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="AD3:AD18">
     <cfRule type="duplicateValues" dxfId="19" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="AF3:AF18">
     <cfRule type="duplicateValues" dxfId="18" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH3:AH18">
     <cfRule type="duplicateValues" dxfId="17" priority="4"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="5" ySplit="2" topLeftCell="F3" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="D6" sqref="D6"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="D6" sqref="D6"/>
+      <selection activeCell="C29" sqref="C29"/>
+      <selection pane="topRight" activeCell="C29" sqref="C29"/>
+      <selection pane="bottomLeft" activeCell="C29" sqref="C29"/>
+      <selection pane="bottomRight" activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.25" customWidth="1"/>
     <col min="2" max="2" width="6.25" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="59.375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.125" bestFit="1" customWidth="1"/>
     <col min="7" max="12" width="6.25" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="50.25" customWidth="1"/>
     <col min="14" max="14" width="6.625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A1" s="52">
         <f>COLUMN()</f>
         <v>1</v>
       </c>
       <c r="B1" s="52">
         <f>COLUMN()</f>
@@ -19047,631 +19136,631 @@
       </c>
       <c r="O1" s="52">
         <f>COLUMN()</f>
         <v>15</v>
       </c>
       <c r="P1" s="52">
         <f>COLUMN()</f>
         <v>16</v>
       </c>
       <c r="Q1" s="52">
         <f>COLUMN()</f>
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="64.5" x14ac:dyDescent="0.25">
       <c r="A2" s="171" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="171" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="171" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="171" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E2" s="171" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="171" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="G2" s="102" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="H2" s="102" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="I2" s="102" t="s">
         <v>23</v>
       </c>
       <c r="J2" s="102" t="s">
         <v>24</v>
       </c>
       <c r="K2" s="102" t="s">
         <v>25</v>
       </c>
       <c r="L2" s="102" t="s">
         <v>26</v>
       </c>
       <c r="M2" s="171" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="N2" s="102" t="s">
         <v>49</v>
       </c>
       <c r="O2" s="102" t="s">
         <v>53</v>
       </c>
       <c r="P2" s="102" t="s">
         <v>54</v>
       </c>
       <c r="Q2" s="102" t="s">
         <v>56</v>
       </c>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>115</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="F3" s="225"/>
+        <v>139</v>
+      </c>
+      <c r="F3" s="224"/>
       <c r="G3" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H3" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I3" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J3" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K3" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L3" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M3" s="181"/>
       <c r="N3" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O3" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P3" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q3" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="R3" s="3"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="F4" s="225"/>
+        <v>140</v>
+      </c>
+      <c r="F4" s="224"/>
       <c r="G4" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H4" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I4" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J4" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K4" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L4" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M4" s="181"/>
       <c r="N4" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O4" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P4" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q4" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>114</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E5" s="2">
         <v>50</v>
       </c>
-      <c r="F5" s="225" t="s">
-        <v>145</v>
+      <c r="F5" s="224" t="s">
+        <v>142</v>
       </c>
       <c r="G5" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H5" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I5" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J5" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K5" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L5" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M5" s="181"/>
       <c r="N5" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O5" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P5" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q5" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>AltCore</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E6" s="2">
         <v>50</v>
       </c>
-      <c r="F6" s="225" t="s">
-        <v>145</v>
+      <c r="F6" s="224" t="s">
+        <v>142</v>
       </c>
       <c r="G6" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H6" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I6" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J6" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K6" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L6" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M6" s="181"/>
       <c r="N6" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O6" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P6" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q6" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>AltCore</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B7" s="2">
         <v>2</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D7" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E7" s="2">
         <v>50</v>
       </c>
       <c r="F7" s="180" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="G7" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H7" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I7" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J7" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K7" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L7" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M7" s="181"/>
       <c r="N7" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O7" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P7" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q7" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>AltCore</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B8" s="2">
         <v>1</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D8" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E8" s="2">
         <v>50</v>
       </c>
       <c r="F8" s="180" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="G8" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H8" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I8" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J8" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K8" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L8" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M8" s="181"/>
       <c r="N8" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O8" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P8" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q8" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>AltCore</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B9" s="2">
         <v>2</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D9" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E9" s="2">
         <v>25</v>
       </c>
       <c r="F9" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G9" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="H9" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I9" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J9" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K9" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L9" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M9" s="181"/>
       <c r="N9" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="O9" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P9" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="Q9" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B10" s="2">
         <v>2</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D10" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="E10" s="2">
         <v>25</v>
       </c>
       <c r="F10" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G10" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H10" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="I10" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J10" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K10" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L10" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M10" s="181"/>
       <c r="N10" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="O10" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P10" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="Q10" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B11" s="2">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D11" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E11" s="2">
         <v>50</v>
       </c>
       <c r="F11" s="180" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="G11" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H11" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I11" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J11" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K11" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L11" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M11" s="181"/>
       <c r="N11" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O11" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P11" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q11" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>AltCore</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B12" s="2">
         <v>1</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D12" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="E12" s="2">
         <v>50</v>
       </c>
       <c r="F12" s="180" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="G12" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H12" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I12" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J12" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K12" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L12" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
@@ -19679,121 +19768,121 @@
       <c r="N12" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O12" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P12" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q12" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>AltCore</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="2">
         <v>2</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D13" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E13" s="2">
         <v>25</v>
       </c>
       <c r="F13" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G13" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H13" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I13" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J13" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K13" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L13" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
-        <v/>
+        <v>Y</v>
       </c>
       <c r="M13" s="181"/>
       <c r="N13" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="O13" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P13" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q13" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>107</v>
       </c>
       <c r="B14" s="2">
         <v>2</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D14" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E14" s="2">
         <v>25</v>
       </c>
       <c r="F14" s="180" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G14" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H14" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I14" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J14" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K14" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L14" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
@@ -19801,60 +19890,60 @@
       <c r="N14" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="O14" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P14" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q14" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="2">
         <v>1</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D15" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E15" s="2">
         <v>25</v>
       </c>
       <c r="F15" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G15" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H15" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I15" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J15" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K15" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L15" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
@@ -19862,60 +19951,60 @@
       <c r="N15" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="O15" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P15" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q15" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="2">
         <v>1</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="D16" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E16" s="2">
         <v>25</v>
       </c>
       <c r="F16" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G16" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H16" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I16" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J16" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K16" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L16" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
@@ -19923,183 +20012,183 @@
       <c r="N16" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O16" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P16" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q16" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="2">
         <v>1</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D17" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E17" s="2">
         <v>25</v>
       </c>
       <c r="F17" s="180" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G17" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H17" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I17" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J17" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K17" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L17" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="N17" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O17" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P17" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q17" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="2">
         <v>1</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D18" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E18" s="2">
         <v>25</v>
       </c>
       <c r="F18" s="180" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="G18" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H18" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I18" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J18" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K18" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L18" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
-      <c r="M18" s="209" t="s">
-        <v>175</v>
+      <c r="M18" s="208" t="s">
+        <v>172</v>
       </c>
       <c r="N18" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O18" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P18" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q18" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="2">
         <v>1</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D19" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E19" s="2">
         <v>25</v>
       </c>
       <c r="F19" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G19" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H19" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I19" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J19" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K19" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L19" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
@@ -20107,60 +20196,60 @@
       <c r="N19" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="O19" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P19" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q19" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="2">
         <v>1</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D20" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E20" s="2">
         <v>25</v>
       </c>
       <c r="F20" s="180" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G20" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H20" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I20" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J20" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K20" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L20" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
@@ -20168,123 +20257,123 @@
       <c r="N20" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="O20" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P20" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q20" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="2">
         <v>1</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D21" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E21" s="2">
         <v>25</v>
       </c>
       <c r="F21" s="180" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="G21" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H21" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I21" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J21" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K21" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L21" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
-      <c r="M21" s="209" t="s">
-        <v>175</v>
+      <c r="M21" s="208" t="s">
+        <v>172</v>
       </c>
       <c r="N21" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="O21" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P21" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q21" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22" s="2">
         <v>1</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D22" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E22" s="2">
         <v>25</v>
       </c>
       <c r="F22" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G22" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H22" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I22" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J22" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K22" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L22" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
@@ -20292,60 +20381,60 @@
       <c r="N22" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O22" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P22" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q22" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="2">
         <v>1</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D23" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E23" s="2">
         <v>25</v>
       </c>
       <c r="F23" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G23" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H23" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I23" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J23" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K23" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L23" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
@@ -20353,575 +20442,575 @@
       <c r="N23" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="O23" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P23" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q23" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="2">
         <v>1</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D24" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E24" s="2">
         <v>25</v>
       </c>
       <c r="F24" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G24" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H24" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I24" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J24" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K24" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L24" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M24" s="181"/>
       <c r="N24" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O24" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="P24" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
       <c r="Q24" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Core</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>184</v>
+      </c>
+      <c r="F25" s="224" t="s">
+        <v>185</v>
       </c>
       <c r="G25" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H25" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I25" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J25" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K25" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L25" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M25" s="181"/>
       <c r="N25" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O25" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P25" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q25" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E26" s="2">
         <v>50</v>
       </c>
-      <c r="F26" s="225"/>
+      <c r="F26" s="224"/>
       <c r="G26" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H26" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I26" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J26" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K26" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L26" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M26" s="181"/>
       <c r="N26" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="O26" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P26" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q26" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v/>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E27" s="2">
         <v>50</v>
       </c>
-      <c r="F27" s="225"/>
+      <c r="F27" s="224"/>
       <c r="G27" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H27" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I27" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J27" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K27" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L27" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M27" s="181"/>
       <c r="N27" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O27" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P27" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="Q27" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E28" s="2">
         <v>50</v>
       </c>
-      <c r="F28" s="225"/>
+      <c r="F28" s="224"/>
       <c r="G28" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H28" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I28" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J28" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K28" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L28" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M28" s="181"/>
       <c r="N28" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O28" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P28" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q28" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>99</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E29" s="2">
         <v>25</v>
       </c>
-      <c r="F29" s="225" t="s">
-        <v>145</v>
+      <c r="F29" s="224" t="s">
+        <v>142</v>
       </c>
       <c r="G29" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H29" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I29" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J29" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K29" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L29" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M29" s="181"/>
       <c r="N29" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="O29" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P29" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="Q29" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B30" s="2">
         <v>2</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D30" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E30" s="2">
         <v>25</v>
       </c>
       <c r="F30" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G30" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H30" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I30" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="J30" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="K30" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="L30" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M30" s="181"/>
       <c r="N30" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="O30" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P30" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="Q30" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B31" s="2">
         <v>1</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D31" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E31" s="2">
         <v>25</v>
       </c>
       <c r="F31" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G31" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H31" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I31" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J31" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K31" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L31" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="M31" s="181"/>
       <c r="N31" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="O31" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P31" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="Q31" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B32" s="2">
         <v>1</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D32" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E32" s="2">
         <v>25</v>
       </c>
       <c r="F32" s="180" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G32" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H32" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I32" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J32" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K32" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L32" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="M32" s="181"/>
       <c r="N32" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGARCREC[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="O32" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOGINFLSC[],7,FALSE),"")</f>
         <v/>
       </c>
       <c r="P32" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCI[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
       <c r="Q32" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B33" s="2">
         <v>2</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D33" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E33" s="2">
         <v>25</v>
       </c>
       <c r="F33" s="180" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G33" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],2,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="H33" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],3,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="I33" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],4,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="J33" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],5,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
       <c r="K33" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],6,FALSE)&gt;0,"Y",""),"")</f>
         <v/>
       </c>
       <c r="L33" s="173" t="str">
         <f>IFERROR(IF(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableAvailabilities[],7,FALSE)&gt;0,"Y",""),"")</f>
         <v>Y</v>
       </c>
@@ -20941,3793 +21030,3793 @@
       <c r="Q33" s="172" t="str">
         <f>IFERROR(VLOOKUP(TableHandbook[[#This Row],[UDC]],TableOMINFSCX[],7,FALSE),"")</f>
         <v>Option</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:D15">
     <sortCondition ref="A12"/>
   </sortState>
   <conditionalFormatting sqref="A3:A33">
     <cfRule type="duplicateValues" dxfId="16" priority="199"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:R69"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="63.75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="53.375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.75" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.5" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="11.25" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B1"/>
       <c r="E1"/>
-      <c r="F1" s="218"/>
-[...3 lines deleted...]
-      <c r="H1" s="223">
+      <c r="F1" s="217"/>
+      <c r="G1" s="220" t="s">
+        <v>196</v>
+      </c>
+      <c r="H1" s="222">
         <v>45993</v>
       </c>
-      <c r="I1" s="219"/>
-      <c r="J1" s="219" t="s">
+      <c r="I1" s="218"/>
+      <c r="J1" s="218" t="s">
         <v>49</v>
       </c>
-      <c r="K1" s="220">
-[...2 lines deleted...]
-      <c r="L1" s="219" t="s">
+      <c r="K1" s="219">
+        <v>1</v>
+      </c>
+      <c r="L1" s="218" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="219"/>
+      <c r="M1" s="218"/>
       <c r="N1" s="126">
         <v>44927</v>
       </c>
-      <c r="O1" s="222"/>
+      <c r="O1" s="221"/>
       <c r="P1" s="179">
         <v>45658</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="56" t="s">
+        <v>198</v>
+      </c>
+      <c r="F2" t="s">
+        <v>199</v>
+      </c>
+      <c r="G2" t="s">
+        <v>200</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="I2" t="s">
         <v>20</v>
       </c>
       <c r="J2" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="K2" t="s">
         <v>1</v>
       </c>
       <c r="L2" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="M2" t="s">
         <v>46</v>
       </c>
       <c r="N2" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="O2" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="Q2" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="R2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>INFO5023</v>
       </c>
       <c r="B3" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C3" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM510</v>
       </c>
       <c r="D3" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Leading and Managing in Information Environments</v>
       </c>
       <c r="E3" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F3" s="124">
         <v>1</v>
       </c>
       <c r="G3" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H3" s="124">
         <v>1</v>
       </c>
       <c r="I3" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J3" s="101" t="s">
         <v>107</v>
       </c>
       <c r="K3" s="124">
         <v>2</v>
       </c>
       <c r="L3" s="101" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="M3" s="124">
         <v>25</v>
       </c>
       <c r="N3" s="125">
         <v>44927</v>
       </c>
       <c r="O3" s="125"/>
       <c r="Q3" t="s">
         <v>107</v>
       </c>
       <c r="R3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>INFO5045</v>
       </c>
       <c r="B4" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C4" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF530</v>
       </c>
       <c r="D4" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Public and Private Records</v>
       </c>
       <c r="E4" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F4" s="124">
         <v>2</v>
       </c>
       <c r="G4" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H4" s="124">
         <v>1</v>
       </c>
       <c r="I4" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J4" s="101" t="s">
         <v>96</v>
       </c>
       <c r="K4" s="124">
         <v>1</v>
       </c>
       <c r="L4" s="101" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="M4" s="124">
         <v>25</v>
       </c>
       <c r="N4" s="125">
         <v>44927</v>
       </c>
       <c r="O4" s="125"/>
       <c r="Q4" t="s">
         <v>96</v>
       </c>
       <c r="R4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>INFO5016</v>
       </c>
       <c r="B5" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C5" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM570</v>
       </c>
       <c r="D5" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Archives and Heritage Collections</v>
       </c>
       <c r="E5" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F5" s="124">
         <v>3</v>
       </c>
       <c r="G5" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H5" s="124">
         <v>1</v>
       </c>
       <c r="I5" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J5" s="101" t="s">
         <v>105</v>
       </c>
       <c r="K5" s="124">
         <v>2</v>
       </c>
       <c r="L5" s="101" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="M5" s="124">
         <v>25</v>
       </c>
       <c r="N5" s="125">
         <v>44927</v>
       </c>
       <c r="O5" s="125"/>
       <c r="Q5" t="s">
         <v>105</v>
       </c>
       <c r="R5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>INFO5051</v>
       </c>
       <c r="B6" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C6" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM520</v>
       </c>
       <c r="D6" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Critical Information Values</v>
       </c>
       <c r="E6" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F6" s="124">
         <v>4</v>
       </c>
       <c r="G6" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H6" s="124">
         <v>1</v>
       </c>
       <c r="I6" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J6" s="101" t="s">
         <v>94</v>
       </c>
       <c r="K6" s="124">
         <v>1</v>
       </c>
       <c r="L6" s="101" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="M6" s="124">
         <v>25</v>
       </c>
       <c r="N6" s="125">
         <v>44927</v>
       </c>
       <c r="O6" s="125"/>
       <c r="Q6" t="s">
         <v>94</v>
       </c>
       <c r="R6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>INFO5046</v>
       </c>
       <c r="B7" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C7" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF540</v>
       </c>
       <c r="D7" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Digital Preservation</v>
       </c>
       <c r="E7" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F7" s="124">
         <v>5</v>
       </c>
       <c r="G7" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H7" s="124">
         <v>1</v>
       </c>
       <c r="I7" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J7" s="101" t="s">
         <v>109</v>
       </c>
       <c r="K7" s="124">
         <v>1</v>
       </c>
       <c r="L7" s="101" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="M7" s="124">
         <v>25</v>
       </c>
       <c r="N7" s="125">
         <v>44927</v>
       </c>
       <c r="O7" s="125"/>
       <c r="Q7" t="s">
         <v>109</v>
       </c>
       <c r="R7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>INFO5041</v>
       </c>
       <c r="B8" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C8" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF500</v>
       </c>
       <c r="D8" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Knowledge Organisation and Metadata</v>
       </c>
       <c r="E8" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F8" s="124">
         <v>6</v>
       </c>
       <c r="G8" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H8" s="124">
         <v>1</v>
       </c>
       <c r="I8" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J8" s="101" t="s">
         <v>103</v>
       </c>
       <c r="K8" s="124">
         <v>1</v>
       </c>
       <c r="L8" s="101" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M8" s="124">
         <v>25</v>
       </c>
       <c r="N8" s="125">
         <v>44927</v>
       </c>
       <c r="O8" s="125"/>
       <c r="Q8" t="s">
         <v>103</v>
       </c>
       <c r="R8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>Opt-ARCREC</v>
       </c>
       <c r="B9" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>0</v>
       </c>
       <c r="C9" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v/>
       </c>
       <c r="D9" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Choose Options</v>
       </c>
       <c r="E9" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F9" s="124">
         <v>7</v>
       </c>
       <c r="G9" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H9" s="124">
         <v>1</v>
       </c>
       <c r="I9" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J9" s="101" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="K9" s="124">
         <v>0</v>
       </c>
       <c r="L9" s="101" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="M9" s="124">
         <v>50</v>
       </c>
       <c r="N9" s="125"/>
       <c r="O9" s="125"/>
       <c r="Q9" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="R9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>HRIG5006</v>
       </c>
       <c r="B10" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C10" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>CHRE501</v>
       </c>
       <c r="D10" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Introduction to Human Rights and Social Justice</v>
       </c>
       <c r="E10" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F10" s="124">
         <v>7</v>
       </c>
       <c r="G10" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H10" s="124">
         <v>1</v>
       </c>
       <c r="I10" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J10" s="101" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="K10" s="124">
         <v>2</v>
       </c>
       <c r="L10" s="101" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="M10" s="124">
         <v>25</v>
       </c>
       <c r="N10" s="125">
         <v>45292</v>
       </c>
       <c r="O10" s="125"/>
       <c r="Q10" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="R10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>HRIG5007</v>
       </c>
       <c r="B11" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C11" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>CHRE502</v>
       </c>
       <c r="D11" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Dialogue across Cultures and Religions</v>
       </c>
       <c r="E11" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F11" s="124">
         <v>7</v>
       </c>
       <c r="G11" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H11" s="124">
         <v>1</v>
       </c>
       <c r="I11" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J11" s="101" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="K11" s="124">
         <v>2</v>
       </c>
       <c r="L11" s="101" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="M11" s="124">
         <v>25</v>
       </c>
       <c r="N11" s="125">
         <v>45292</v>
       </c>
       <c r="O11" s="125"/>
       <c r="Q11" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="R11">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>PRJM6013</v>
       </c>
       <c r="B12" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C12" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM500</v>
       </c>
       <c r="D12" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Project Management Overview</v>
       </c>
       <c r="E12" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F12" s="124">
         <v>7</v>
       </c>
       <c r="G12" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H12" s="124">
         <v>1</v>
       </c>
       <c r="I12" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J12" s="101" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="K12" s="124">
         <v>2</v>
       </c>
       <c r="L12" s="101" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="M12" s="124">
         <v>25</v>
       </c>
       <c r="N12" s="125">
         <v>42917</v>
       </c>
       <c r="O12" s="125"/>
       <c r="Q12" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="R12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>PRJM6015</v>
       </c>
       <c r="B13" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C13" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM510</v>
       </c>
       <c r="D13" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Project and People</v>
       </c>
       <c r="E13" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F13" s="124">
         <v>7</v>
       </c>
       <c r="G13" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H13" s="124">
         <v>1</v>
       </c>
       <c r="I13" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J13" s="101" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="K13" s="124">
         <v>1</v>
       </c>
       <c r="L13" s="101" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="M13" s="124">
         <v>25</v>
       </c>
       <c r="N13" s="125">
         <v>42917</v>
       </c>
       <c r="O13" s="125"/>
       <c r="Q13" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="R13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>PRJM6020</v>
       </c>
       <c r="B14" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C14" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM550</v>
       </c>
       <c r="D14" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Project Risk Management</v>
       </c>
       <c r="E14" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F14" s="124">
         <v>7</v>
       </c>
       <c r="G14" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H14" s="124">
         <v>1</v>
       </c>
       <c r="I14" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J14" s="101" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="K14" s="124">
         <v>1</v>
       </c>
       <c r="L14" s="101" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="M14" s="124">
         <v>25</v>
       </c>
       <c r="N14" s="125">
         <v>42917</v>
       </c>
       <c r="O14" s="125"/>
       <c r="Q14" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="R14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" t="str">
         <f>TableOGARCREC[[#This Row],[Study Package Code]]</f>
         <v>PRJM6021</v>
       </c>
       <c r="B15" s="2">
         <f>TableOGARCREC[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C15" t="str">
         <f>IF(TableOGARCREC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGARCREC[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM530</v>
       </c>
       <c r="D15" t="str">
         <f>IF(TableOGARCREC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGARCREC[[#This Row],[Structure Line]]," "),TableOGARCREC[[#This Row],[Structure Line]])</f>
         <v>Project Planning and Schedule Management</v>
       </c>
       <c r="E15" s="56">
         <f>TableOGARCREC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F15" s="124">
         <v>7</v>
       </c>
       <c r="G15" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H15" s="124">
         <v>1</v>
       </c>
       <c r="I15" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J15" s="101" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="K15" s="124">
         <v>2</v>
       </c>
       <c r="L15" s="101" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="M15" s="124">
         <v>25</v>
       </c>
       <c r="N15" s="125">
         <v>45383</v>
       </c>
       <c r="O15" s="125"/>
       <c r="Q15" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="R15">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B16"/>
       <c r="E16"/>
-      <c r="F16" s="218"/>
-[...3 lines deleted...]
-      <c r="H16" s="223">
+      <c r="F16" s="217"/>
+      <c r="G16" s="220" t="s">
+        <v>196</v>
+      </c>
+      <c r="H16" s="222">
         <v>45993</v>
       </c>
-      <c r="I16" s="219"/>
-      <c r="J16" s="219" t="s">
+      <c r="I16" s="218"/>
+      <c r="J16" s="218" t="s">
         <v>53</v>
       </c>
-      <c r="K16" s="220">
-[...2 lines deleted...]
-      <c r="L16" s="219" t="s">
+      <c r="K16" s="219">
+        <v>1</v>
+      </c>
+      <c r="L16" s="218" t="s">
         <v>34</v>
       </c>
-      <c r="M16" s="219"/>
+      <c r="M16" s="218"/>
       <c r="N16" s="126">
         <v>44927</v>
       </c>
-      <c r="O16" s="222"/>
+      <c r="O16" s="221"/>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C17" t="s">
         <v>19</v>
       </c>
       <c r="D17" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="56" t="s">
+        <v>198</v>
+      </c>
+      <c r="F17" t="s">
+        <v>199</v>
+      </c>
+      <c r="G17" t="s">
+        <v>200</v>
+      </c>
+      <c r="H17" s="2" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="I17" t="s">
         <v>20</v>
       </c>
       <c r="J17" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="K17" t="s">
         <v>1</v>
       </c>
       <c r="L17" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="M17" t="s">
         <v>46</v>
       </c>
       <c r="N17" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="O17" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="Q17" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="R17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" t="str">
         <f>TableOGINFLSC[[#This Row],[Study Package Code]]</f>
         <v>INFO5044</v>
       </c>
       <c r="B18" s="2">
         <f>TableOGINFLSC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C18" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGINFLSC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF520</v>
       </c>
       <c r="D18" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGINFLSC[[#This Row],[Structure Line]]," "),TableOGINFLSC[[#This Row],[Structure Line]])</f>
         <v>Research and Evaluation</v>
       </c>
       <c r="E18" s="56">
         <f>TableOGINFLSC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F18" s="124">
         <v>1</v>
       </c>
       <c r="G18" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H18" s="124">
         <v>1</v>
       </c>
       <c r="I18" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J18" s="101" t="s">
         <v>108</v>
       </c>
       <c r="K18" s="124">
         <v>1</v>
       </c>
       <c r="L18" s="101" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="M18" s="124">
         <v>25</v>
       </c>
       <c r="N18" s="125">
         <v>44927</v>
       </c>
       <c r="O18" s="125"/>
       <c r="Q18" t="s">
         <v>108</v>
       </c>
       <c r="R18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" t="str">
         <f>TableOGINFLSC[[#This Row],[Study Package Code]]</f>
         <v>INFO5023</v>
       </c>
       <c r="B19" s="2">
         <f>TableOGINFLSC[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C19" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGINFLSC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM510</v>
       </c>
       <c r="D19" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGINFLSC[[#This Row],[Structure Line]]," "),TableOGINFLSC[[#This Row],[Structure Line]])</f>
         <v>Leading and Managing in Information Environments</v>
       </c>
       <c r="E19" s="56">
         <f>TableOGINFLSC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F19" s="124">
         <v>2</v>
       </c>
       <c r="G19" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H19" s="124">
         <v>1</v>
       </c>
       <c r="I19" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J19" s="101" t="s">
         <v>107</v>
       </c>
       <c r="K19" s="124">
         <v>2</v>
       </c>
       <c r="L19" s="101" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="M19" s="124">
         <v>25</v>
       </c>
       <c r="N19" s="125">
         <v>44927</v>
       </c>
       <c r="O19" s="125"/>
       <c r="Q19" t="s">
         <v>107</v>
       </c>
       <c r="R19">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" t="str">
         <f>TableOGINFLSC[[#This Row],[Study Package Code]]</f>
         <v>INFO5042</v>
       </c>
       <c r="B20" s="2">
         <f>TableOGINFLSC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C20" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGINFLSC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF510</v>
       </c>
       <c r="D20" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGINFLSC[[#This Row],[Structure Line]]," "),TableOGINFLSC[[#This Row],[Structure Line]])</f>
         <v>Telling Stories with Data</v>
       </c>
       <c r="E20" s="56">
         <f>TableOGINFLSC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F20" s="124">
         <v>3</v>
       </c>
       <c r="G20" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H20" s="124">
         <v>1</v>
       </c>
       <c r="I20" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J20" s="101" t="s">
         <v>101</v>
       </c>
       <c r="K20" s="124">
         <v>1</v>
       </c>
       <c r="L20" s="101" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="M20" s="124">
         <v>25</v>
       </c>
       <c r="N20" s="125">
         <v>44927</v>
       </c>
       <c r="O20" s="125"/>
       <c r="Q20" t="s">
         <v>101</v>
       </c>
       <c r="R20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" t="str">
         <f>TableOGINFLSC[[#This Row],[Study Package Code]]</f>
         <v>INFO5041</v>
       </c>
       <c r="B21" s="2">
         <f>TableOGINFLSC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C21" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGINFLSC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF500</v>
       </c>
       <c r="D21" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGINFLSC[[#This Row],[Structure Line]]," "),TableOGINFLSC[[#This Row],[Structure Line]])</f>
         <v>Knowledge Organisation and Metadata</v>
       </c>
       <c r="E21" s="56">
         <f>TableOGINFLSC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F21" s="124">
         <v>4</v>
       </c>
       <c r="G21" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H21" s="124">
         <v>1</v>
       </c>
       <c r="I21" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J21" s="101" t="s">
         <v>103</v>
       </c>
       <c r="K21" s="124">
         <v>1</v>
       </c>
       <c r="L21" s="101" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M21" s="124">
         <v>25</v>
       </c>
       <c r="N21" s="125">
         <v>44927</v>
       </c>
       <c r="O21" s="125"/>
       <c r="Q21" t="s">
         <v>103</v>
       </c>
       <c r="R21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" t="str">
         <f>TableOGINFLSC[[#This Row],[Study Package Code]]</f>
         <v>INFO5051</v>
       </c>
       <c r="B22" s="2">
         <f>TableOGINFLSC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C22" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGINFLSC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM520</v>
       </c>
       <c r="D22" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGINFLSC[[#This Row],[Structure Line]]," "),TableOGINFLSC[[#This Row],[Structure Line]])</f>
         <v>Critical Information Values</v>
       </c>
       <c r="E22" s="56">
         <f>TableOGINFLSC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F22" s="124">
         <v>5</v>
       </c>
       <c r="G22" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H22" s="124">
         <v>1</v>
       </c>
       <c r="I22" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J22" s="101" t="s">
         <v>94</v>
       </c>
       <c r="K22" s="124">
         <v>1</v>
       </c>
       <c r="L22" s="101" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="M22" s="124">
         <v>25</v>
       </c>
       <c r="N22" s="125">
         <v>44927</v>
       </c>
       <c r="O22" s="125"/>
       <c r="Q22" t="s">
         <v>94</v>
       </c>
       <c r="R22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" t="str">
         <f>TableOGINFLSC[[#This Row],[Study Package Code]]</f>
         <v>INFO5048</v>
       </c>
       <c r="B23" s="2">
         <f>TableOGINFLSC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C23" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGINFLSC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM560</v>
       </c>
       <c r="D23" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGINFLSC[[#This Row],[Structure Line]]," "),TableOGINFLSC[[#This Row],[Structure Line]])</f>
         <v>Libraries as Organisations</v>
       </c>
       <c r="E23" s="56">
         <f>TableOGINFLSC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F23" s="124">
         <v>6</v>
       </c>
       <c r="G23" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H23" s="124">
         <v>1</v>
       </c>
       <c r="I23" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J23" s="101" t="s">
         <v>102</v>
       </c>
       <c r="K23" s="124">
         <v>1</v>
       </c>
       <c r="L23" s="101" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="M23" s="124">
         <v>25</v>
       </c>
       <c r="N23" s="125">
         <v>44927</v>
       </c>
       <c r="O23" s="125"/>
       <c r="Q23" t="s">
         <v>102</v>
       </c>
       <c r="R23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" t="str">
         <f>TableOGINFLSC[[#This Row],[Study Package Code]]</f>
         <v>INFO5053</v>
       </c>
       <c r="B24" s="2">
         <f>TableOGINFLSC[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C24" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGINFLSC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM540</v>
       </c>
       <c r="D24" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGINFLSC[[#This Row],[Structure Line]]," "),TableOGINFLSC[[#This Row],[Structure Line]])</f>
         <v>Communities and Literacies</v>
       </c>
       <c r="E24" s="56">
         <f>TableOGINFLSC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F24" s="124">
         <v>7</v>
       </c>
       <c r="G24" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H24" s="124">
         <v>1</v>
       </c>
       <c r="I24" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J24" s="101" t="s">
         <v>100</v>
       </c>
       <c r="K24" s="124">
         <v>1</v>
       </c>
       <c r="L24" s="101" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M24" s="124">
         <v>25</v>
       </c>
       <c r="N24" s="125">
         <v>44927</v>
       </c>
       <c r="O24" s="125"/>
       <c r="Q24" t="s">
         <v>100</v>
       </c>
       <c r="R24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" t="str">
         <f>TableOGINFLSC[[#This Row],[Study Package Code]]</f>
         <v>INFO5016</v>
       </c>
       <c r="B25" s="2">
         <f>TableOGINFLSC[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C25" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOGINFLSC[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM570</v>
       </c>
       <c r="D25" t="str">
         <f>IF(TableOGINFLSC[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOGINFLSC[[#This Row],[Structure Line]]," "),TableOGINFLSC[[#This Row],[Structure Line]])</f>
         <v>Archives and Heritage Collections</v>
       </c>
       <c r="E25" s="56">
         <f>TableOGINFLSC[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F25" s="124">
         <v>8</v>
       </c>
       <c r="G25" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H25" s="124">
         <v>1</v>
       </c>
       <c r="I25" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J25" s="101" t="s">
         <v>105</v>
       </c>
       <c r="K25" s="124">
         <v>2</v>
       </c>
       <c r="L25" s="101" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="M25" s="124">
         <v>25</v>
       </c>
       <c r="N25" s="125">
         <v>44927</v>
       </c>
       <c r="O25" s="125"/>
       <c r="Q25" t="s">
         <v>105</v>
       </c>
       <c r="R25">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B26"/>
       <c r="E26"/>
-      <c r="F26" s="218"/>
-[...3 lines deleted...]
-      <c r="H26" s="223">
+      <c r="F26" s="217"/>
+      <c r="G26" s="220" t="s">
+        <v>196</v>
+      </c>
+      <c r="H26" s="222">
         <v>45993</v>
       </c>
-      <c r="I26" s="219"/>
-      <c r="J26" s="219" t="s">
+      <c r="I26" s="218"/>
+      <c r="J26" s="218" t="s">
         <v>54</v>
       </c>
-      <c r="K26" s="220">
-[...2 lines deleted...]
-      <c r="L26" s="219" t="s">
+      <c r="K26" s="219">
+        <v>1</v>
+      </c>
+      <c r="L26" s="218" t="s">
         <v>36</v>
       </c>
-      <c r="M26" s="219"/>
+      <c r="M26" s="218"/>
       <c r="N26" s="126">
         <v>44927</v>
       </c>
-      <c r="O26" s="222"/>
+      <c r="O26" s="221"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C27" t="s">
         <v>19</v>
       </c>
       <c r="D27" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="56" t="s">
+        <v>198</v>
+      </c>
+      <c r="F27" t="s">
+        <v>199</v>
+      </c>
+      <c r="G27" t="s">
+        <v>200</v>
+      </c>
+      <c r="H27" s="2" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="I27" t="s">
         <v>20</v>
       </c>
       <c r="J27" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="K27" t="s">
         <v>1</v>
       </c>
       <c r="L27" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="M27" t="s">
         <v>46</v>
       </c>
       <c r="N27" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="O27" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="Q27" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="R27" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>Opt-INFSCI</v>
       </c>
       <c r="B28" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>0</v>
       </c>
       <c r="C28" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v/>
       </c>
       <c r="D28" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Choose Options</v>
       </c>
       <c r="E28" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F28" s="124">
         <v>1</v>
       </c>
       <c r="G28" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H28" s="124">
         <v>0</v>
       </c>
       <c r="I28" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J28" s="101" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="K28" s="124">
         <v>0</v>
       </c>
       <c r="L28" s="101" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="M28" s="124">
         <v>50</v>
       </c>
       <c r="N28" s="125"/>
       <c r="O28" s="125"/>
       <c r="Q28" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="R28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5041</v>
       </c>
       <c r="B29" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C29" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF500</v>
       </c>
       <c r="D29" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Knowledge Organisation and Metadata</v>
       </c>
       <c r="E29" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F29" s="124">
         <v>2</v>
       </c>
       <c r="G29" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H29" s="124">
         <v>1</v>
       </c>
       <c r="I29" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J29" s="101" t="s">
         <v>103</v>
       </c>
       <c r="K29" s="124">
         <v>1</v>
       </c>
       <c r="L29" s="101" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M29" s="124">
         <v>25</v>
       </c>
       <c r="N29" s="125">
         <v>44927</v>
       </c>
       <c r="O29" s="125"/>
       <c r="Q29" t="s">
         <v>103</v>
       </c>
       <c r="R29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5042</v>
       </c>
       <c r="B30" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C30" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF510</v>
       </c>
       <c r="D30" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Telling Stories with Data</v>
       </c>
       <c r="E30" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F30" s="124">
         <v>3</v>
       </c>
       <c r="G30" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H30" s="124">
         <v>1</v>
       </c>
       <c r="I30" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J30" s="101" t="s">
         <v>101</v>
       </c>
       <c r="K30" s="124">
         <v>1</v>
       </c>
       <c r="L30" s="101" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="M30" s="124">
         <v>25</v>
       </c>
       <c r="N30" s="125">
         <v>44927</v>
       </c>
       <c r="O30" s="125"/>
       <c r="Q30" t="s">
         <v>101</v>
       </c>
       <c r="R30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5045</v>
       </c>
       <c r="B31" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C31" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF530</v>
       </c>
       <c r="D31" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Public and Private Records</v>
       </c>
       <c r="E31" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F31" s="124">
         <v>4</v>
       </c>
       <c r="G31" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H31" s="124">
         <v>1</v>
       </c>
       <c r="I31" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J31" s="101" t="s">
         <v>96</v>
       </c>
       <c r="K31" s="124">
         <v>1</v>
       </c>
       <c r="L31" s="101" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="M31" s="124">
         <v>25</v>
       </c>
       <c r="N31" s="125">
         <v>44927</v>
       </c>
       <c r="O31" s="125"/>
       <c r="Q31" t="s">
         <v>96</v>
       </c>
       <c r="R31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5023</v>
       </c>
       <c r="B32" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C32" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM510</v>
       </c>
       <c r="D32" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Leading and Managing in Information Environments</v>
       </c>
       <c r="E32" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F32" s="124">
         <v>5</v>
       </c>
       <c r="G32" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H32" s="124">
         <v>1</v>
       </c>
       <c r="I32" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J32" s="101" t="s">
         <v>107</v>
       </c>
       <c r="K32" s="124">
         <v>2</v>
       </c>
       <c r="L32" s="101" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="M32" s="124">
         <v>25</v>
       </c>
       <c r="N32" s="125">
         <v>44927</v>
       </c>
       <c r="O32" s="125"/>
       <c r="Q32" t="s">
         <v>107</v>
       </c>
       <c r="R32">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5051</v>
       </c>
       <c r="B33" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C33" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM520</v>
       </c>
       <c r="D33" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Critical Information Values</v>
       </c>
       <c r="E33" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F33" s="124">
         <v>6</v>
       </c>
       <c r="G33" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H33" s="124">
         <v>1</v>
       </c>
       <c r="I33" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J33" s="101" t="s">
         <v>94</v>
       </c>
       <c r="K33" s="124">
         <v>1</v>
       </c>
       <c r="L33" s="101" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="M33" s="124">
         <v>25</v>
       </c>
       <c r="N33" s="125">
         <v>44927</v>
       </c>
       <c r="O33" s="125"/>
       <c r="Q33" t="s">
         <v>94</v>
       </c>
       <c r="R33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5053</v>
       </c>
       <c r="B34" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C34" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM540</v>
       </c>
       <c r="D34" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Communities and Literacies</v>
       </c>
       <c r="E34" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F34" s="124">
         <v>7</v>
       </c>
       <c r="G34" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H34" s="124">
         <v>1</v>
       </c>
       <c r="I34" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J34" s="101" t="s">
         <v>100</v>
       </c>
       <c r="K34" s="124">
         <v>1</v>
       </c>
       <c r="L34" s="101" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M34" s="124">
         <v>25</v>
       </c>
       <c r="N34" s="125">
         <v>44927</v>
       </c>
       <c r="O34" s="125"/>
       <c r="Q34" t="s">
         <v>100</v>
       </c>
       <c r="R34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5048</v>
       </c>
       <c r="B35" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C35" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM560</v>
       </c>
       <c r="D35" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Libraries as Organisations</v>
       </c>
       <c r="E35" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F35" s="124">
         <v>8</v>
       </c>
       <c r="G35" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H35" s="124">
         <v>1</v>
       </c>
       <c r="I35" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J35" s="101" t="s">
         <v>102</v>
       </c>
       <c r="K35" s="124">
         <v>1</v>
       </c>
       <c r="L35" s="101" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="M35" s="124">
         <v>25</v>
       </c>
       <c r="N35" s="125">
         <v>44927</v>
       </c>
       <c r="O35" s="125"/>
       <c r="Q35" t="s">
         <v>102</v>
       </c>
       <c r="R35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5016</v>
       </c>
       <c r="B36" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C36" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM570</v>
       </c>
       <c r="D36" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Archives and Heritage Collections</v>
       </c>
       <c r="E36" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F36" s="124">
         <v>9</v>
       </c>
       <c r="G36" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H36" s="124">
         <v>1</v>
       </c>
       <c r="I36" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J36" s="101" t="s">
         <v>105</v>
       </c>
       <c r="K36" s="124">
         <v>2</v>
       </c>
       <c r="L36" s="101" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="M36" s="124">
         <v>25</v>
       </c>
       <c r="N36" s="125">
         <v>44927</v>
       </c>
       <c r="O36" s="125"/>
       <c r="Q36" t="s">
         <v>105</v>
       </c>
       <c r="R36">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5044</v>
       </c>
       <c r="B37" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C37" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF520</v>
       </c>
       <c r="D37" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Research and Evaluation</v>
       </c>
       <c r="E37" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F37" s="124">
         <v>10</v>
       </c>
       <c r="G37" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H37" s="124">
         <v>2</v>
       </c>
       <c r="I37" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J37" s="101" t="s">
         <v>108</v>
       </c>
       <c r="K37" s="124">
         <v>1</v>
       </c>
       <c r="L37" s="101" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="M37" s="124">
         <v>25</v>
       </c>
       <c r="N37" s="125">
         <v>44927</v>
       </c>
       <c r="O37" s="125"/>
       <c r="Q37" t="s">
         <v>108</v>
       </c>
       <c r="R37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>INFO5046</v>
       </c>
       <c r="B38" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C38" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF540</v>
       </c>
       <c r="D38" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Digital Preservation</v>
       </c>
       <c r="E38" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F38" s="124">
         <v>11</v>
       </c>
       <c r="G38" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H38" s="124">
         <v>2</v>
       </c>
       <c r="I38" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J38" s="101" t="s">
         <v>109</v>
       </c>
       <c r="K38" s="124">
         <v>1</v>
       </c>
       <c r="L38" s="101" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="M38" s="124">
         <v>25</v>
       </c>
       <c r="N38" s="125">
         <v>44927</v>
       </c>
       <c r="O38" s="125"/>
       <c r="Q38" t="s">
         <v>109</v>
       </c>
       <c r="R38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>HRIG5006</v>
       </c>
       <c r="B39" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C39" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>CHRE501</v>
       </c>
       <c r="D39" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Introduction to Human Rights and Social Justice</v>
       </c>
       <c r="E39" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F39" s="124">
         <v>1</v>
       </c>
       <c r="G39" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H39" s="124">
         <v>0</v>
       </c>
       <c r="I39" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J39" s="101" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="K39" s="124">
         <v>2</v>
       </c>
       <c r="L39" s="101" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="M39" s="124">
         <v>25</v>
       </c>
       <c r="N39" s="125">
         <v>45292</v>
       </c>
       <c r="O39" s="125"/>
       <c r="Q39" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="R39">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>HRIG5007</v>
       </c>
       <c r="B40" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C40" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>CHRE502</v>
       </c>
       <c r="D40" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Dialogue across Cultures and Religions</v>
       </c>
       <c r="E40" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F40" s="124">
         <v>1</v>
       </c>
       <c r="G40" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H40" s="124">
         <v>0</v>
       </c>
       <c r="I40" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J40" s="101" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="K40" s="124">
         <v>2</v>
       </c>
       <c r="L40" s="101" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="M40" s="124">
         <v>25</v>
       </c>
       <c r="N40" s="125">
         <v>45292</v>
       </c>
       <c r="O40" s="125"/>
       <c r="Q40" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="R40">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>PRJM6013</v>
       </c>
       <c r="B41" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C41" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM500</v>
       </c>
       <c r="D41" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Project Management Overview</v>
       </c>
       <c r="E41" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F41" s="124">
         <v>1</v>
       </c>
       <c r="G41" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H41" s="124">
         <v>0</v>
       </c>
       <c r="I41" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J41" s="101" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="K41" s="124">
         <v>2</v>
       </c>
       <c r="L41" s="101" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="M41" s="124">
         <v>25</v>
       </c>
       <c r="N41" s="125">
         <v>42917</v>
       </c>
       <c r="O41" s="125"/>
       <c r="Q41" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="R41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>PRJM6015</v>
       </c>
       <c r="B42" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C42" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM510</v>
       </c>
       <c r="D42" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Project and People</v>
       </c>
       <c r="E42" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F42" s="124">
         <v>1</v>
       </c>
       <c r="G42" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H42" s="124">
         <v>0</v>
       </c>
       <c r="I42" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J42" s="101" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="K42" s="124">
         <v>1</v>
       </c>
       <c r="L42" s="101" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="M42" s="124">
         <v>25</v>
       </c>
       <c r="N42" s="125">
         <v>42917</v>
       </c>
       <c r="O42" s="125"/>
       <c r="Q42" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="R42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A43" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>PRJM6020</v>
       </c>
       <c r="B43" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C43" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM550</v>
       </c>
       <c r="D43" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Project Risk Management</v>
       </c>
       <c r="E43" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F43" s="124">
         <v>1</v>
       </c>
       <c r="G43" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H43" s="124">
         <v>0</v>
       </c>
       <c r="I43" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J43" s="101" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="K43" s="124">
         <v>1</v>
       </c>
       <c r="L43" s="101" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="M43" s="124">
         <v>25</v>
       </c>
       <c r="N43" s="125">
         <v>42917</v>
       </c>
       <c r="O43" s="125"/>
       <c r="Q43" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="R43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44" t="str">
         <f>TableOMINFSCI[[#This Row],[Study Package Code]]</f>
         <v>PRJM6021</v>
       </c>
       <c r="B44" s="2">
         <f>TableOMINFSCI[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C44" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCI[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM530</v>
       </c>
       <c r="D44" t="str">
         <f>IF(TableOMINFSCI[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCI[[#This Row],[Structure Line]]," "),TableOMINFSCI[[#This Row],[Structure Line]])</f>
         <v>Project Planning and Schedule Management</v>
       </c>
       <c r="E44" s="56">
         <f>TableOMINFSCI[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F44" s="124">
         <v>1</v>
       </c>
       <c r="G44" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H44" s="124">
         <v>0</v>
       </c>
       <c r="I44" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J44" s="101" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="K44" s="124">
         <v>2</v>
       </c>
       <c r="L44" s="101" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="M44" s="124">
         <v>25</v>
       </c>
       <c r="N44" s="125">
         <v>45383</v>
       </c>
       <c r="O44" s="125"/>
       <c r="Q44" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="R44">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B45"/>
       <c r="E45"/>
-      <c r="F45" s="218"/>
-[...3 lines deleted...]
-      <c r="H45" s="223">
+      <c r="F45" s="217"/>
+      <c r="G45" s="220" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" s="222">
         <v>45993</v>
       </c>
-      <c r="I45" s="219"/>
-      <c r="J45" s="219" t="s">
+      <c r="I45" s="218"/>
+      <c r="J45" s="218" t="s">
         <v>56</v>
       </c>
-      <c r="K45" s="220">
+      <c r="K45" s="219">
         <v>2</v>
       </c>
-      <c r="L45" s="219" t="s">
+      <c r="L45" s="218" t="s">
         <v>38</v>
       </c>
-      <c r="M45" s="219"/>
+      <c r="M45" s="218"/>
       <c r="N45" s="126">
         <v>45292</v>
       </c>
-      <c r="O45" s="222"/>
+      <c r="O45" s="221"/>
     </row>
     <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="D46" t="s">
         <v>3</v>
       </c>
       <c r="E46" s="56" t="s">
+        <v>198</v>
+      </c>
+      <c r="F46" t="s">
+        <v>199</v>
+      </c>
+      <c r="G46" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" s="2" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="I46" t="s">
         <v>20</v>
       </c>
       <c r="J46" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="K46" t="s">
         <v>1</v>
       </c>
       <c r="L46" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="M46" t="s">
         <v>46</v>
       </c>
       <c r="N46" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="O46" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="Q46" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="R46" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5041</v>
       </c>
       <c r="B47" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C47" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF500</v>
       </c>
       <c r="D47" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Knowledge Organisation and Metadata</v>
       </c>
       <c r="E47" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F47" s="124">
         <v>1</v>
       </c>
       <c r="G47" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H47" s="124">
         <v>1</v>
       </c>
       <c r="I47" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J47" s="101" t="s">
         <v>103</v>
       </c>
       <c r="K47" s="124">
         <v>1</v>
       </c>
       <c r="L47" s="101" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M47" s="124">
         <v>25</v>
       </c>
       <c r="N47" s="125">
         <v>44927</v>
       </c>
       <c r="O47" s="125"/>
       <c r="Q47" t="s">
         <v>103</v>
       </c>
       <c r="R47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5042</v>
       </c>
       <c r="B48" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C48" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF510</v>
       </c>
       <c r="D48" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Telling Stories with Data</v>
       </c>
       <c r="E48" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F48" s="124">
         <v>2</v>
       </c>
       <c r="G48" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H48" s="124">
         <v>1</v>
       </c>
       <c r="I48" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J48" s="101" t="s">
         <v>101</v>
       </c>
       <c r="K48" s="124">
         <v>1</v>
       </c>
       <c r="L48" s="101" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="M48" s="124">
         <v>25</v>
       </c>
       <c r="N48" s="125">
         <v>44927</v>
       </c>
       <c r="O48" s="125"/>
       <c r="Q48" t="s">
         <v>101</v>
       </c>
       <c r="R48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5045</v>
       </c>
       <c r="B49" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C49" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF530</v>
       </c>
       <c r="D49" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Public and Private Records</v>
       </c>
       <c r="E49" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F49" s="124">
         <v>3</v>
       </c>
       <c r="G49" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H49" s="124">
         <v>1</v>
       </c>
       <c r="I49" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J49" s="101" t="s">
         <v>96</v>
       </c>
       <c r="K49" s="124">
         <v>1</v>
       </c>
       <c r="L49" s="101" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="M49" s="124">
         <v>25</v>
       </c>
       <c r="N49" s="125">
         <v>44927</v>
       </c>
       <c r="O49" s="125"/>
       <c r="Q49" t="s">
         <v>96</v>
       </c>
       <c r="R49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5023</v>
       </c>
       <c r="B50" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C50" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM510</v>
       </c>
       <c r="D50" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Leading and Managing in Information Environments</v>
       </c>
       <c r="E50" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F50" s="124">
         <v>4</v>
       </c>
       <c r="G50" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H50" s="124">
         <v>1</v>
       </c>
       <c r="I50" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J50" s="101" t="s">
         <v>107</v>
       </c>
       <c r="K50" s="124">
         <v>2</v>
       </c>
       <c r="L50" s="101" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="M50" s="124">
         <v>25</v>
       </c>
       <c r="N50" s="125">
         <v>44927</v>
       </c>
       <c r="O50" s="125"/>
       <c r="Q50" t="s">
         <v>107</v>
       </c>
       <c r="R50">
         <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5051</v>
       </c>
       <c r="B51" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C51" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM520</v>
       </c>
       <c r="D51" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Critical Information Values</v>
       </c>
       <c r="E51" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F51" s="124">
         <v>5</v>
       </c>
       <c r="G51" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H51" s="124">
         <v>1</v>
       </c>
       <c r="I51" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J51" s="101" t="s">
         <v>94</v>
       </c>
       <c r="K51" s="124">
         <v>1</v>
       </c>
       <c r="L51" s="101" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="M51" s="124">
         <v>25</v>
       </c>
       <c r="N51" s="125">
         <v>44927</v>
       </c>
       <c r="O51" s="125"/>
       <c r="Q51" t="s">
         <v>94</v>
       </c>
       <c r="R51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5053</v>
       </c>
       <c r="B52" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C52" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM540</v>
       </c>
       <c r="D52" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Communities and Literacies</v>
       </c>
       <c r="E52" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F52" s="124">
         <v>6</v>
       </c>
       <c r="G52" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H52" s="124">
         <v>1</v>
       </c>
       <c r="I52" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J52" s="101" t="s">
         <v>100</v>
       </c>
       <c r="K52" s="124">
         <v>1</v>
       </c>
       <c r="L52" s="101" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M52" s="124">
         <v>25</v>
       </c>
       <c r="N52" s="125">
         <v>44927</v>
       </c>
       <c r="O52" s="125"/>
       <c r="Q52" t="s">
         <v>100</v>
       </c>
       <c r="R52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5048</v>
       </c>
       <c r="B53" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C53" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM560</v>
       </c>
       <c r="D53" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Libraries as Organisations</v>
       </c>
       <c r="E53" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F53" s="124">
         <v>7</v>
       </c>
       <c r="G53" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H53" s="124">
         <v>1</v>
       </c>
       <c r="I53" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J53" s="101" t="s">
         <v>102</v>
       </c>
       <c r="K53" s="124">
         <v>1</v>
       </c>
       <c r="L53" s="101" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="M53" s="124">
         <v>25</v>
       </c>
       <c r="N53" s="125">
         <v>44927</v>
       </c>
       <c r="O53" s="125"/>
       <c r="Q53" t="s">
         <v>102</v>
       </c>
       <c r="R53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5016</v>
       </c>
       <c r="B54" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C54" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INFM570</v>
       </c>
       <c r="D54" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Archives and Heritage Collections</v>
       </c>
       <c r="E54" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F54" s="124">
         <v>8</v>
       </c>
       <c r="G54" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H54" s="124">
         <v>1</v>
       </c>
       <c r="I54" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J54" s="101" t="s">
         <v>105</v>
       </c>
       <c r="K54" s="124">
         <v>2</v>
       </c>
       <c r="L54" s="101" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="M54" s="124">
         <v>25</v>
       </c>
       <c r="N54" s="125">
         <v>44927</v>
       </c>
       <c r="O54" s="125"/>
       <c r="Q54" t="s">
         <v>105</v>
       </c>
       <c r="R54">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5044</v>
       </c>
       <c r="B55" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C55" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF520</v>
       </c>
       <c r="D55" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Research and Evaluation</v>
       </c>
       <c r="E55" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F55" s="124">
         <v>9</v>
       </c>
       <c r="G55" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H55" s="124">
         <v>2</v>
       </c>
       <c r="I55" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J55" s="101" t="s">
         <v>108</v>
       </c>
       <c r="K55" s="124">
         <v>1</v>
       </c>
       <c r="L55" s="101" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="M55" s="124">
         <v>25</v>
       </c>
       <c r="N55" s="125">
         <v>44927</v>
       </c>
       <c r="O55" s="125"/>
       <c r="Q55" t="s">
         <v>108</v>
       </c>
       <c r="R55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>INFO5046</v>
       </c>
       <c r="B56" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C56" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>INF540</v>
       </c>
       <c r="D56" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Digital Preservation</v>
       </c>
       <c r="E56" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F56" s="124">
         <v>10</v>
       </c>
       <c r="G56" s="101" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H56" s="124">
         <v>2</v>
       </c>
       <c r="I56" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J56" s="101" t="s">
         <v>109</v>
       </c>
       <c r="K56" s="124">
         <v>1</v>
       </c>
       <c r="L56" s="101" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="M56" s="124">
         <v>25</v>
       </c>
       <c r="N56" s="125">
         <v>44927</v>
       </c>
       <c r="O56" s="125"/>
       <c r="Q56" t="s">
         <v>109</v>
       </c>
       <c r="R56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>Opt-INFSCX</v>
       </c>
       <c r="B57" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>0</v>
       </c>
       <c r="C57" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v/>
       </c>
       <c r="D57" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Choose Options</v>
       </c>
       <c r="E57" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F57" s="124">
         <v>11</v>
       </c>
       <c r="G57" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H57" s="124">
         <v>0</v>
       </c>
       <c r="I57" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J57" s="101" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="K57" s="124">
         <v>0</v>
       </c>
       <c r="L57" s="101" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="M57" s="124">
         <v>50</v>
       </c>
       <c r="N57" s="125"/>
       <c r="O57" s="125"/>
       <c r="Q57" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="R57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>AC-INFSCX2</v>
       </c>
       <c r="B58" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>0</v>
       </c>
       <c r="C58" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v/>
       </c>
       <c r="D58" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Choose HUMN6004 or COMS6006</v>
       </c>
       <c r="E58" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F58" s="124">
         <v>12</v>
       </c>
       <c r="G58" s="101" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="H58" s="124">
         <v>2</v>
       </c>
       <c r="I58" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J58" s="101" t="s">
         <v>116</v>
       </c>
       <c r="K58" s="124">
         <v>0</v>
       </c>
       <c r="L58" s="101" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="M58" s="124">
         <v>50</v>
       </c>
       <c r="N58" s="125"/>
       <c r="O58" s="125"/>
       <c r="Q58" t="s">
         <v>116</v>
       </c>
       <c r="R58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>AC-INFSCX1</v>
       </c>
       <c r="B59" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>0</v>
       </c>
       <c r="C59" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v/>
       </c>
       <c r="D59" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Choose HUMN6002 or COMS6007</v>
       </c>
       <c r="E59" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F59" s="124">
         <v>13</v>
       </c>
       <c r="G59" s="101" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="H59" s="124">
         <v>0</v>
       </c>
       <c r="I59" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J59" s="101" t="s">
         <v>114</v>
       </c>
       <c r="K59" s="124">
         <v>0</v>
       </c>
       <c r="L59" s="101" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="M59" s="124">
         <v>50</v>
       </c>
       <c r="N59" s="125"/>
       <c r="O59" s="125"/>
       <c r="Q59" t="s">
         <v>114</v>
       </c>
       <c r="R59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>HRIG5006</v>
       </c>
       <c r="B60" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C60" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>CHRE501</v>
       </c>
       <c r="D60" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Introduction to Human Rights and Social Justice</v>
       </c>
       <c r="E60" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F60" s="124">
         <v>11</v>
       </c>
       <c r="G60" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H60" s="124">
         <v>0</v>
       </c>
       <c r="I60" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J60" s="101" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="K60" s="124">
         <v>2</v>
       </c>
       <c r="L60" s="101" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="M60" s="124">
         <v>25</v>
       </c>
       <c r="N60" s="125">
         <v>45292</v>
       </c>
       <c r="O60" s="125"/>
       <c r="Q60" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="R60">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>HRIG5007</v>
       </c>
       <c r="B61" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C61" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>CHRE502</v>
       </c>
       <c r="D61" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Dialogue across Cultures and Religions</v>
       </c>
       <c r="E61" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F61" s="124">
         <v>11</v>
       </c>
       <c r="G61" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H61" s="124">
         <v>0</v>
       </c>
       <c r="I61" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J61" s="101" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="K61" s="124">
         <v>2</v>
       </c>
       <c r="L61" s="101" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="M61" s="124">
         <v>25</v>
       </c>
       <c r="N61" s="125">
         <v>45292</v>
       </c>
       <c r="O61" s="125"/>
       <c r="Q61" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="R61">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>PRJM6013</v>
       </c>
       <c r="B62" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C62" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM500</v>
       </c>
       <c r="D62" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Project Management Overview</v>
       </c>
       <c r="E62" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F62" s="124">
         <v>11</v>
       </c>
       <c r="G62" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H62" s="124">
         <v>0</v>
       </c>
       <c r="I62" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J62" s="101" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="K62" s="124">
         <v>2</v>
       </c>
       <c r="L62" s="101" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="M62" s="124">
         <v>25</v>
       </c>
       <c r="N62" s="125">
         <v>42917</v>
       </c>
       <c r="O62" s="125"/>
       <c r="Q62" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="R62">
         <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>PRJM6015</v>
       </c>
       <c r="B63" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C63" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM510</v>
       </c>
       <c r="D63" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Project and People</v>
       </c>
       <c r="E63" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F63" s="124">
         <v>11</v>
       </c>
       <c r="G63" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H63" s="124">
         <v>0</v>
       </c>
       <c r="I63" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J63" s="101" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="K63" s="124">
         <v>1</v>
       </c>
       <c r="L63" s="101" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="M63" s="124">
         <v>25</v>
       </c>
       <c r="N63" s="125">
         <v>42917</v>
       </c>
       <c r="O63" s="125"/>
       <c r="Q63" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="R63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A64" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>PRJM6020</v>
       </c>
       <c r="B64" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C64" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM550</v>
       </c>
       <c r="D64" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Project Risk Management</v>
       </c>
       <c r="E64" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F64" s="124">
         <v>11</v>
       </c>
       <c r="G64" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H64" s="124">
         <v>0</v>
       </c>
       <c r="I64" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J64" s="101" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="K64" s="124">
         <v>1</v>
       </c>
       <c r="L64" s="101" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="M64" s="124">
         <v>25</v>
       </c>
       <c r="N64" s="125">
         <v>42917</v>
       </c>
       <c r="O64" s="125"/>
       <c r="Q64" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="R64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>PRJM6021</v>
       </c>
       <c r="B65" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C65" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>PRM530</v>
       </c>
       <c r="D65" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Project Planning and Schedule Management</v>
       </c>
       <c r="E65" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>25</v>
       </c>
       <c r="F65" s="124">
         <v>11</v>
       </c>
       <c r="G65" s="101" t="s">
         <v>99</v>
       </c>
       <c r="H65" s="124">
         <v>0</v>
       </c>
       <c r="I65" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J65" s="101" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="K65" s="124">
         <v>2</v>
       </c>
       <c r="L65" s="101" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="M65" s="124">
         <v>25</v>
       </c>
       <c r="N65" s="125">
         <v>45383</v>
       </c>
       <c r="O65" s="125"/>
       <c r="Q65" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="R65">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>COMS6006</v>
       </c>
       <c r="B66" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>2</v>
       </c>
       <c r="C66" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>COM600</v>
       </c>
       <c r="D66" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Masters Professional Experience</v>
       </c>
       <c r="E66" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F66" s="124">
         <v>12</v>
       </c>
       <c r="G66" s="101" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="H66" s="124">
         <v>2</v>
       </c>
       <c r="I66" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J66" s="101" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="K66" s="124">
         <v>2</v>
       </c>
       <c r="L66" s="101" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="M66" s="124">
         <v>50</v>
       </c>
       <c r="N66" s="125">
         <v>45292</v>
       </c>
       <c r="O66" s="125"/>
       <c r="Q66" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="R66">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A67" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>HUMN6004</v>
       </c>
       <c r="B67" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C67" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>HUMN610</v>
       </c>
       <c r="D67" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Masters Research Project 2</v>
       </c>
       <c r="E67" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F67" s="124">
         <v>12</v>
       </c>
       <c r="G67" s="101" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="H67" s="124">
         <v>2</v>
       </c>
       <c r="I67" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J67" s="101" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="K67" s="124">
         <v>1</v>
       </c>
       <c r="L67" s="101" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="M67" s="124">
         <v>50</v>
       </c>
       <c r="N67" s="125">
         <v>45292</v>
       </c>
       <c r="O67" s="125"/>
       <c r="Q67" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="R67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A68" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>COMS6007</v>
       </c>
       <c r="B68" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C68" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>COM610</v>
       </c>
       <c r="D68" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Masters Professional or Creative Project</v>
       </c>
       <c r="E68" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F68" s="124">
         <v>13</v>
       </c>
       <c r="G68" s="101" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="H68" s="124">
         <v>0</v>
       </c>
       <c r="I68" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J68" s="101" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="K68" s="124">
         <v>1</v>
       </c>
       <c r="L68" s="101" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="M68" s="124">
         <v>50</v>
       </c>
       <c r="N68" s="125">
         <v>45292</v>
       </c>
       <c r="O68" s="125"/>
       <c r="Q68" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="R68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69" t="str">
         <f>TableOMINFSCX[[#This Row],[Study Package Code]]</f>
         <v>HUMN6002</v>
       </c>
       <c r="B69" s="2">
         <f>TableOMINFSCX[[#This Row],[Ver]]</f>
         <v>1</v>
       </c>
       <c r="C69" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[Ver]]&gt;0,_xlfn.TEXTBEFORE(TableOMINFSCX[[#This Row],[Structure Line]]," "),"")</f>
         <v>HUMN600</v>
       </c>
       <c r="D69" t="str">
         <f>IF(TableOMINFSCX[[#This Row],[OUA Code]]&lt;&gt;"",_xlfn.TEXTAFTER(TableOMINFSCX[[#This Row],[Structure Line]]," "),TableOMINFSCX[[#This Row],[Structure Line]])</f>
         <v>Masters Research Project 1</v>
       </c>
       <c r="E69" s="56">
         <f>TableOMINFSCX[[#This Row],[Credit Points]]</f>
         <v>50</v>
       </c>
       <c r="F69" s="124">
         <v>13</v>
       </c>
       <c r="G69" s="101" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="H69" s="124">
         <v>0</v>
       </c>
       <c r="I69" s="124" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J69" s="101" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="K69" s="124">
         <v>1</v>
       </c>
       <c r="L69" s="101" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="M69" s="124">
         <v>50</v>
       </c>
       <c r="N69" s="125">
         <v>45292</v>
       </c>
       <c r="O69" s="125"/>
       <c r="Q69" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="R69">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="J3:J15">
     <cfRule type="duplicateValues" dxfId="15" priority="170"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="J18:J25">
     <cfRule type="duplicateValues" dxfId="14" priority="9"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="J28:J44">
     <cfRule type="duplicateValues" dxfId="13" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="J47:J69">
     <cfRule type="duplicateValues" dxfId="12" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="N3:N15">
     <cfRule type="cellIs" dxfId="11" priority="38" operator="greaterThan">
       <formula>$P$1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N18:N25">
     <cfRule type="cellIs" dxfId="10" priority="7" operator="greaterThan">
@@ -24782,291 +24871,293 @@
   <conditionalFormatting sqref="Q47:R69">
     <cfRule type="expression" dxfId="0" priority="10">
       <formula>Q47&lt;&gt;J47</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="8">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
     <tablePart r:id="rId8"/>
     <tablePart r:id="rId9"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.375" bestFit="1" customWidth="1"/>
     <col min="2" max="7" width="5.375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.25" bestFit="1" customWidth="1"/>
     <col min="10" max="15" width="1.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="210" t="s">
-        <v>199</v>
+      <c r="A1" s="209" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A2" s="211">
+      <c r="A2" s="210">
         <v>45993</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="103.5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B3" s="102" t="s">
+        <v>234</v>
+      </c>
+      <c r="C3" s="102" t="s">
+        <v>235</v>
+      </c>
+      <c r="D3" s="102" t="s">
         <v>236</v>
       </c>
-      <c r="B3" s="102" t="s">
+      <c r="E3" s="102" t="s">
         <v>237</v>
       </c>
-      <c r="C3" s="102" t="s">
+      <c r="F3" s="102" t="s">
         <v>238</v>
       </c>
-      <c r="D3" s="102" t="s">
+      <c r="G3" s="102" t="s">
         <v>239</v>
       </c>
-      <c r="E3" s="102" t="s">
+      <c r="I3" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="123" t="s">
         <v>116</v>
       </c>
-      <c r="B4" s="224"/>
-[...8 lines deleted...]
-      <c r="G4" s="224"/>
+      <c r="B4" s="223"/>
+      <c r="C4" s="223"/>
+      <c r="D4" s="223">
+        <v>1</v>
+      </c>
+      <c r="E4" s="223"/>
+      <c r="F4" s="223">
+        <v>1</v>
+      </c>
+      <c r="G4" s="223"/>
       <c r="I4" t="s">
         <v>116</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="123" t="s">
         <v>114</v>
       </c>
-      <c r="B5" s="224"/>
-[...8 lines deleted...]
-      <c r="G5" s="224"/>
+      <c r="B5" s="223"/>
+      <c r="C5" s="223"/>
+      <c r="D5" s="223">
+        <v>1</v>
+      </c>
+      <c r="E5" s="223"/>
+      <c r="F5" s="223">
+        <v>1</v>
+      </c>
+      <c r="G5" s="223"/>
       <c r="I5" t="s">
         <v>114</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2">
         <v>1</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2">
         <v>1</v>
       </c>
       <c r="G6" s="2"/>
       <c r="I6" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2">
         <v>1</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2">
         <v>1</v>
       </c>
       <c r="G7" s="2"/>
       <c r="I7" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="L7">
         <v>1</v>
       </c>
       <c r="N7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B8" s="2">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="I8" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2">
         <v>1</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="I9" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2">
         <v>1</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2">
         <v>1</v>
       </c>
       <c r="G10" s="2"/>
       <c r="I10" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="N10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2">
         <v>1</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2">
         <v>1</v>
       </c>
       <c r="G11" s="2"/>
       <c r="I11" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="L11">
         <v>1</v>
       </c>
       <c r="N11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>105</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2">
         <v>1</v>
       </c>
-      <c r="G12" s="2"/>
+      <c r="G12" s="2">
+        <v>1</v>
+      </c>
       <c r="I12" t="s">
         <v>105</v>
       </c>
       <c r="N12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2">
         <v>1</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2">
         <v>1</v>
       </c>
       <c r="G13" s="2"/>
       <c r="I13" t="s">
         <v>107</v>
       </c>
       <c r="L13">
@@ -25243,175 +25334,170 @@
       <c r="A21" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2">
         <v>1</v>
       </c>
       <c r="F21" s="2">
         <v>1</v>
       </c>
       <c r="G21" s="2"/>
       <c r="I21" t="s">
         <v>100</v>
       </c>
       <c r="M21">
         <v>1</v>
       </c>
       <c r="N21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2">
         <v>1</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2">
         <v>1</v>
       </c>
       <c r="G22" s="2"/>
       <c r="I22" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="L22">
         <v>1</v>
       </c>
       <c r="N22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2">
         <v>1</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="I23" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2">
         <v>1</v>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="I24" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M24">
         <v>1</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2">
         <v>1</v>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="M25">
         <v>1</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f4c0b20-2c14-4291-851e-36bd297de4e2" xmlns:ns3="ba69df13-0c3c-4942-8695-6ca01564010c" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd96233f9e6694534e6888dc501f237b" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010005C8DE81E864C04FBD5CF16ED44542C5" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6804f6495887996dc923aec0d035565">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f4c0b20-2c14-4291-851e-36bd297de4e2" xmlns:ns3="ba69df13-0c3c-4942-8695-6ca01564010c" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e8fa8bf82f815f01bc75281e2a1ca6f6" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="1f4c0b20-2c14-4291-851e-36bd297de4e2"/>
     <xsd:import namespace="ba69df13-0c3c-4942-8695-6ca01564010c"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
@@ -25625,160 +25711,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="058b0421-3d9b-4d43-8840-b275eef407cc" ContentTypeId="0x0101" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="ba69df13-0c3c-4942-8695-6ca01564010c">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="ba69df13-0c3c-4942-8695-6ca01564010c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f4c0b20-2c14-4291-851e-36bd297de4e2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A882839-0DD1-4D55-A29B-F95FE6B56306}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14815224-28A0-4194-8C95-BA9D813D04D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1f4c0b20-2c14-4291-851e-36bd297de4e2"/>
     <ds:schemaRef ds:uri="ba69df13-0c3c-4942-8695-6ca01564010c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E734282-F7B5-4F26-B4CD-0687CAC40E0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58D9622E-5CA2-422C-A7EF-5AF7D24ED367}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{702FBB4C-6ADF-4262-9F1C-6F0710538C55}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1f4c0b20-2c14-4291-851e-36bd297de4e2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="ba69df13-0c3c-4942-8695-6ca01564010c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{702FBB4C-6ADF-4262-9F1C-6F0710538C55}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58D9622E-5CA2-422C-A7EF-5AF7D24ED367}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="1f4c0b20-2c14-4291-851e-36bd297de4e2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="15" baseType="lpstr">
+      <vt:lpstr>CourseDetails</vt:lpstr>
       <vt:lpstr>GD-ARCREC Planner</vt:lpstr>
       <vt:lpstr>GD-INFLSC Planner</vt:lpstr>
       <vt:lpstr>M-INFSCI Planner</vt:lpstr>
       <vt:lpstr>M-INFSCI(Ext) Planner</vt:lpstr>
-      <vt:lpstr>CourseDetails</vt:lpstr>
       <vt:lpstr>Unitsets</vt:lpstr>
       <vt:lpstr>Handbook</vt:lpstr>
       <vt:lpstr>Structures</vt:lpstr>
       <vt:lpstr>Availabilities</vt:lpstr>
       <vt:lpstr>'GD-ARCREC Planner'!Print_Area</vt:lpstr>
       <vt:lpstr>'GD-INFLSC Planner'!Print_Area</vt:lpstr>
       <vt:lpstr>'M-INFSCI Planner'!Print_Area</vt:lpstr>
       <vt:lpstr>'M-INFSCI(Ext) Planner'!Print_Area</vt:lpstr>
       <vt:lpstr>RangeOptions</vt:lpstr>
       <vt:lpstr>RangeUnitSets</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Curtin University</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>